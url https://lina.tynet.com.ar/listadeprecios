--- v0 (2025-10-29)
+++ v1 (2026-04-28)
@@ -422,18129 +422,16734 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C1205"/>
+  <dimension ref="A1:C1112"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Item</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Precio USD</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>6-219590-6</t>
+          <t>S110-8P2ST.</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>CABLE UTP CAT 5E COMMSCOPE AZUL</t>
+          <t>SWITCH HUAWEI EBG 8P GB POE+(124W) 1SFP+ GE  90 A 264V</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>136.12</v>
+        <v>136.1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>6-219590-2</t>
+          <t>DK1202</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>CABLE UTP CAT 5E COMMSCOPE BLANCO</t>
+          <t>ACC.BROTHER Etiquetas autoadhesivas de papel 62X100M</t>
         </is>
       </c>
       <c r="C3" t="n">
-        <v>136.12</v>
+        <v>36.66</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>884024914-10</t>
+          <t>DECO X10-3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>CABLE UTP CAT 5E COMMSCOPE GRIS</t>
+          <t>TP LINK WHOLE-HOME MESH WIFI6 SYSTEM AX1500 3PCS</t>
         </is>
       </c>
       <c r="C4" t="n">
-        <v>136.12</v>
+        <v>141.41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>1-2111022-3</t>
+          <t>TAPO C400</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>FACEPLATE 2 PORTS ECONOMICO BLANCO COMMSCOPE</t>
+          <t>CAM.IP IN TP LINK CAMARA Wi-Fi IA IN-OUT AUDIO BIDI 1080P</t>
         </is>
       </c>
       <c r="C5" t="n">
-        <v>2.32</v>
+        <v>40.67</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>CO155D2-01F004</t>
+          <t>DECO X10-2</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>PATCHCORD CAT 5E 1.20 MTS NEGRO COMMSCOPE</t>
+          <t>TP LINK WHOLE-HOME MESH WIFI6 SYSTEM AX1500 2PCS</t>
         </is>
       </c>
       <c r="C6" t="n">
-        <v>5.57</v>
+        <v>96.41</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>CO155D2-01F006</t>
+          <t>ARCHERTX1NAN</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>PATCHCORD CAT 5E 1.80 MTS NEGRO COMMSCOPE</t>
+          <t>PLACA RED TP LINK ADAPTADOR USB INALAMB WIFI6 NANO AX300</t>
         </is>
       </c>
       <c r="C7" t="n">
-        <v>5.71</v>
+        <v>8.039999999999999</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>CO155D2-01F008</t>
+          <t>DECO X10-1</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>PATCHCORD CAT 5E 2.40. CMS NEGRO COMMSCOPE</t>
+          <t>TP LINK WHOLE-HOME MESH WIFI6 SYSTEM AX1500 1PCS</t>
         </is>
       </c>
       <c r="C8" t="n">
-        <v>6.2</v>
+        <v>49.8</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>6-554720-3</t>
+          <t>DK1209</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>PLUG CAT 5E RJ45 COMMSCOPE</t>
+          <t>ACC.BROTHER Etiquetas autoadhesivas de papel 29X62M</t>
         </is>
       </c>
       <c r="C9" t="n">
-        <v>0.48</v>
+        <v>31.94</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>CO155D2-01F002</t>
+          <t>DK2210</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>PATCHCORD CAT 5E 60 CMS NEGRO COMMSCOPE</t>
+          <t>ACC.BROTHER CINTA BLANCA AUTOADHESIVA 29MM-30.48 MTS</t>
         </is>
       </c>
       <c r="C10" t="n">
-        <v>4.45</v>
+        <v>27.8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>760237040</t>
+          <t>DK1201</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>PANEL DESCARGADO 24 PUERTOS CAT 5E COMMSCOPE</t>
+          <t>ACC.BROTHER Etiquetas autoadhesivas de papel 29X90M</t>
         </is>
       </c>
       <c r="C11" t="n">
-        <v>69.12</v>
+        <v>21.06</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>9-1375191-2</t>
+          <t>919-81694</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>JACK CAT 5E NEGRO SL COMMSCOPE X 24 UNIDADES COMMSCOPE</t>
+          <t>CABLE FTP CAT 6A EXTERIOR DOBLE VAINA 100% COBRE HELLERMANN</t>
         </is>
       </c>
       <c r="C12" t="n">
-        <v>81.31</v>
+        <v>432.88</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>1375191-2</t>
+          <t>919-81662</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>JACK CAT 5E NEGRO X  UNIDAD COMMSCOPE</t>
+          <t>CABLE UTP CAT 6 EXTERIOR DOBLE VAINA 100% COBRE HELLERMANN</t>
         </is>
       </c>
       <c r="C13" t="n">
-        <v>3.78</v>
+        <v>351.2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>FDC-203K-I</t>
+          <t>919-81679</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>UPS FORZA ONLINE TOWER 3000VA/3000W 8C13 1C19</t>
+          <t>LAN - Patchcord UTP Categoria 6 1,5 metros Gris</t>
         </is>
       </c>
       <c r="C14" t="n">
-        <v>657.99</v>
+        <v>3.05</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>FDC-1022R-I</t>
+          <t>919-83203</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>UPS FORZA UPS FORZA ONLINE RACKEABLE 1000VA/900W 6</t>
+          <t>CABLE FTP CAT 6A INTERIOR LSZH (VIOLETA) 100% COBRE HELLERMANN</t>
         </is>
       </c>
       <c r="C15" t="n">
-        <v>460.94</v>
+        <v>423.08</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>FDC-2022R-I</t>
+          <t>919-81681</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>UPS FORZA UPS FORZA ONLINE RACKEABLE 2000VA/1800W</t>
+          <t>LAN - Patchcord UTP Categoria 6 3,0 metros Gris</t>
         </is>
       </c>
       <c r="C16" t="n">
-        <v>645.01</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>FDC-2002T-A</t>
+          <t>WD241PURP</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>UPS FORZA ONLINE TOWER 2000VA/1800W 4IRAM</t>
+          <t>WD UNIDAD DE DISCO DURO PURPLE PRO 24TB VIG</t>
         </is>
       </c>
       <c r="C17" t="n">
-        <v>503.75</v>
+        <v>948.08</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>FDC-1002T-A</t>
+          <t>WD80EFPX</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>UPS FORZA ONLINE TOWER 1000VA/900W 4IRAM</t>
+          <t>WD UNIDAD DE DISCO DURO RED PLUS 8TB NAS</t>
         </is>
       </c>
       <c r="C18" t="n">
-        <v>332.96</v>
+        <v>364.66</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>SL-2002UL-A</t>
+          <t>T30</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>UPS FORZA INTERACTIVA TOWER ST 2000VA/1200W 4IRAM</t>
+          <t>VOIP YEALINK TEL.IP SIP 1 LINEA NO POE C/FUENTE</t>
         </is>
       </c>
       <c r="C19" t="n">
-        <v>200.56</v>
+        <v>59.84</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>FDC-3022R-I</t>
+          <t>ER8411</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>UPS FORZA UPS FORZA ONLINE RACKEABLE 2000VA/1800W</t>
+          <t>ROUTER WIR TP LINK OMADA VPN ROUTER 8 ETH 10G 1SFP 2SFP+10G</t>
         </is>
       </c>
       <c r="C20" t="n">
-        <v>838.9</v>
+        <v>499.68</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>SL-1502UL-A</t>
+          <t>U6-PRO</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>UPS FORZA INTERACTIVA TOWER ST 1500VA/900W 4IRAM</t>
+          <t>AP IN.UBIQUITI UNIFI WI-FI 6 MIMO 4x4 4.8GBPS PRO S/F</t>
         </is>
       </c>
       <c r="C21" t="n">
-        <v>195.67</v>
+        <v>226.97</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>NT-752A</t>
+          <t>TL-SG2218P</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>UPS FORZA INTERACTIVA TOWER 750VA/375W 4IRAM</t>
+          <t>SWITCH TP LINK 16 PUERTOS GB SMART 2SFP  POE+</t>
         </is>
       </c>
       <c r="C22" t="n">
-        <v>63.2</v>
+        <v>233.17</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>SL-1012UL-A</t>
+          <t>ST1000VN002</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>UPS FORZA INTERACTIVA TOWER ST 1000VA/600W 6IRAM</t>
+          <t>SEAGATE UNIDAD DE DISCO DURO IRONWOLF 1TB NAS</t>
         </is>
       </c>
       <c r="C23" t="n">
-        <v>156.05</v>
+        <v>112.7</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>FSP-602USB-A</t>
+          <t>DECO X50-2</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>PROT.FORZA 1250J/2200W 6 IRAM puertos USB-220V</t>
+          <t>TP LINK WHOLE-HOME MESH WIFI6 SYSTEM AX3000 2PCS</t>
         </is>
       </c>
       <c r="C24" t="n">
-        <v>22.56</v>
+        <v>128.54</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>FVR-902A</t>
+          <t>CRS32624S2Q+</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>EST.FORZA 900VA/450W 4 IRAM RJ45-220V</t>
+          <t>SWITCH MIKROTIK 326-24S-2Q+RM L5 24SFP 2QSFP         S/C</t>
         </is>
       </c>
       <c r="C25" t="n">
-        <v>20.33</v>
+        <v>784.54</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>FVR-1602A</t>
+          <t>271E1SCA</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>EST.FORZA 1600VA/800W 6 IRAM RJ45-220V</t>
+          <t>MONITOR PHILIPS LED 27" VGA HDMI FHD CURVO</t>
         </is>
       </c>
       <c r="C26" t="n">
-        <v>40.65</v>
+        <v>180.82</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>SXTSQ 5 AX</t>
+          <t>221V8</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>AP OUT.MIKROTIK SXTSQ 5 AX CPE WIFI 6      S/F</t>
+          <t>MONITOR PHILIPS LED 22" VGA HDMI</t>
         </is>
       </c>
       <c r="C27" t="n">
-        <v>83.59</v>
+        <v>113.55</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>R2W96A</t>
+          <t>H905FLHF04</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>AP IN.ARUBA AP11 (RW) INSTANT ON 2X2 802.11AC</t>
+          <t>GPON HUAWEI EBG PLACA HUAWEI EBG FLEX-PON 16-Puertos 2.0</t>
         </is>
       </c>
       <c r="C28" t="n">
-        <v>124.18</v>
+        <v>4229.94</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>JL684A</t>
+          <t>E60IUGS</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>SWITCH ARUBA INSTANT ON 1930 24G 4SFP+ POE 370W</t>
+          <t>RB MIKROTIK E50UG 5 ETH GIGABIT LVL 4 C/CASE Y FUEN</t>
         </is>
       </c>
       <c r="C29" t="n">
-        <v>718.25</v>
+        <v>91.84</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>744-A199400P</t>
+          <t>W3</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>ACC.UPS EATON KIT DE RACK LINEA 9PX</t>
+          <t>C.ACCESO ANVIZ FACIAL RFID PIN 200 USER WIFI CLOUD S/F</t>
         </is>
       </c>
       <c r="C30" t="n">
-        <v>196.46</v>
+        <v>200.39</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>MURAL-12U500</t>
+          <t>IPHDW1431T1Z</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>MURAL GLC MURAL SOHO 12U-500mm 19 PTA/VD DESARMADO</t>
+          <t>CAM.IP DAHUA DOMO 4MP VF MOTORIZADO IR50 IP67 SD H265</t>
         </is>
       </c>
       <c r="C31" t="n">
-        <v>163.35</v>
+        <v>179.58</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>FO-5627</t>
+          <t>35129111</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>ACC. F.O.GLC CONECTOR SC/APC SM MECANICO TIPO CLIP</t>
+          <t>ACC.FKW PATCHCORD CAT6 1,5MT MULTILAN NEGRO FURUKAWA</t>
         </is>
       </c>
       <c r="C32" t="n">
-        <v>0.99</v>
+        <v>7.07</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>BANDEJA 1U30</t>
+          <t>RFIDKEYCARD</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>ACC.RACK GLC BANDEJA P/RACK FIJA LIVIANA 1U-300MM GLC</t>
+          <t>ACC.ANVIZ TARJETA DE PROXIMIDAD CON RFID 125KHZ</t>
         </is>
       </c>
       <c r="C33" t="n">
-        <v>18</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>ORGAB-002</t>
+          <t>W2PRO</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>ACC.RACK GLC ORGANIZADOR DE CABLE DE 2U GLC P/RACK</t>
+          <t>C.ACCESO ANVIZ ASIST HUELLA RFID PIN 3K USER CLOUD S/F</t>
         </is>
       </c>
       <c r="C34" t="n">
-        <v>8.94</v>
+        <v>203.28</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>ORGAB-001</t>
+          <t>FACEDEEP5</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>ACC.RACK GLC ORGANIZADOR DE CABLE DE 1U GLC P/RACK</t>
+          <t>C.ACCESO ANVIZ FACIAL RFID PIN 6K USER IK10 S/F</t>
         </is>
       </c>
       <c r="C35" t="n">
-        <v>7.41</v>
+        <v>888.42</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>MURAL-9U500</t>
+          <t>FACEPASS7PRO</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>MURAL GLC MURAL SOHO 9U-500mm- 19 PTA/VD DESARMADO</t>
+          <t>C.ACCESO ANVIZ ASIST Fac RFID PIN 3KUsrs WIFICloud S/F</t>
         </is>
       </c>
       <c r="C36" t="n">
-        <v>138.85</v>
+        <v>318.24</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>ORGCR-002</t>
+          <t>RV-10000RT V4</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>ACC.RACK GLC ORGANIZADOR DE CABLE 2U C/TAPA GLC</t>
+          <t>UPS 10 KVA 10000VA RACKEABLE / TOWER ONLINE REGUVOLT (INCLUYE BATERIAS)</t>
         </is>
       </c>
       <c r="C37" t="n">
-        <v>14.98</v>
+        <v>1657.5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>ORGCR-001</t>
+          <t>RV-6000RT V4</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>ACC.RACK GLC ORGANIZADOR DE CABLE 1U C/TAPA GLC</t>
+          <t>UPS 6 KVA 6000VA RACKEABLE / TOWER ONLINE REGUVOLT (INCLUYE BATERIAS)</t>
         </is>
       </c>
       <c r="C38" t="n">
-        <v>8.48</v>
+        <v>1381.25</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>919-81677</t>
+          <t>C2 SR</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>LAN - Patchcord UTP Categoria 6 0,5 metros Gris</t>
+          <t>C.ACCESO ANVIZ LECTOR ESCLAVO C2 SLIM RFID IP65</t>
         </is>
       </c>
       <c r="C39" t="n">
-        <v>2.32</v>
+        <v>111.49</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>PT-P750W</t>
+          <t>W2FACE</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>ROTULADORA BROTHER ESCRITORIO P.TOUCH P750W 24MM PP &amp;amp; WIFI</t>
+          <t>C.ACCESO ANVIZ BIOMETRIC FACE, FINGERPRINT &amp;amp; RFID</t>
         </is>
       </c>
       <c r="C40" t="n">
-        <v>343.32</v>
+        <v>276.91</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>TZE251</t>
+          <t>PL--FTP-C6-PT</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>ACC.BROTHER CINTA NEGRO EN BLANCO 24MM - 8MTS</t>
+          <t>PLUG CAT 6 FTP PASANTE BLINDADO</t>
         </is>
       </c>
       <c r="C41" t="n">
-        <v>41.38</v>
+        <v>0.9399999999999999</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>TZE211</t>
+          <t>RV-PPD24-6A</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>ACC.BROTHER CINTA NEGRO EN BLANCO 06MM - 8MTS</t>
+          <t>PACHERA DESCARGADA FTP CAT 6A BLINDADA 19" REGUVOLT</t>
         </is>
       </c>
       <c r="C42" t="n">
-        <v>22.91</v>
+        <v>45.38</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>PT-E560BTVP</t>
+          <t>SM-JK-C6A-FTP-TL</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>ROTULADORA BROTHER MANUAL P.TOUCH PT-E560BTVP 18MM</t>
+          <t>JACK CAT 6A BLINDADO FTP SIN HERRAMIENTA KEYSTONE SMARTFIBER (COMPATIBLE COMMSCOPE/FURUKAWA)</t>
         </is>
       </c>
       <c r="C43" t="n">
-        <v>528.67</v>
+        <v>10.28</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>R8R50A</t>
+          <t>TX201</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>SWITCH ARUBA INSTANT ON 1430 24G 2SFP</t>
+          <t>PLACA RED TP LINK ADAPTADOR DE RED PCI EXPRESS 2.5 GIGABIT</t>
         </is>
       </c>
       <c r="C44" t="n">
-        <v>343.92</v>
+        <v>16.07</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>JL810A</t>
+          <t>TL-SG3452</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>SWITCH ARUBA INSTANT ON 1830 8G</t>
+          <t>SWITCH TP LINK 48 PUERTOS GIGABIT L2 ADMINIS. 4SFP</t>
         </is>
       </c>
       <c r="C45" t="n">
-        <v>191.99</v>
+        <v>391.4</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>CTT5000</t>
+          <t>TL-SG108PE</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>ACC.RACK GLC CANAL DE TENSION 5 TOMAS C/TERMICA</t>
+          <t>SWITCH TP LINK 8 PUERTOS GIGABIT 4 POE/4 NO POE ADM-WEB</t>
         </is>
       </c>
       <c r="C46" t="n">
-        <v>89.81999999999999</v>
+        <v>55.67</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>WD40EFPX</t>
+          <t>TL-SG3210</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>WD UNIDAD DE DISCO DURO RED 4TB NAS</t>
+          <t>SWITCH TP LINK 8 PUERTOS GB JETSTREAM L2  + 2 SFP</t>
         </is>
       </c>
       <c r="C47" t="n">
-        <v>146.96</v>
+        <v>103.27</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>WD80EFPX</t>
+          <t>TAPO D230S1</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>WD UNIDAD DE DISCO DURO RED PLUS 8TB NAS</t>
+          <t>ACC TP LINK TIMBRE CON VIDEO Y BATERIA - INTELIGENTE</t>
         </is>
       </c>
       <c r="C48" t="n">
-        <v>262.94</v>
+        <v>119.16</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>WD120EFGX</t>
+          <t>TL-POE4818G</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>WD UNIDAD DE DISCO DURO RED PLUS 12TB NAS</t>
+          <t>ACC.TP LINK POE INYECTOR 48V. 18W PASSIVE POE</t>
         </is>
       </c>
       <c r="C49" t="n">
-        <v>369.53</v>
+        <v>20.28</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>WD85PURZ</t>
+          <t>MC112CS</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>WD UNIDAD DE DISCO DURO PURPLE 8TB VIGILA</t>
+          <t>CONVERTER TP LINK SM GB CONECTOR SC/UPC 10/100MBPS</t>
         </is>
       </c>
       <c r="C50" t="n">
-        <v>291.72</v>
+        <v>30.43</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>WD181PURP</t>
+          <t>HC220-G5-2</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>WD UNIDAD DE DISCO DURO PURPLE PRO 18TB VIG</t>
+          <t>TP LINK GPON WHOLE-HOME MESH Wi-Fi AC1200 2PCS</t>
         </is>
       </c>
       <c r="C51" t="n">
-        <v>530.4</v>
+        <v>65.64</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>WD10PURZ</t>
+          <t>MC111CS</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>WD UNIDAD DE DISCO DURO PURPLE 1TB VIGILA.</t>
+          <t>CONVERTER TP LINK SM 10/100 CONECTOR SC/UPC</t>
         </is>
       </c>
       <c r="C52" t="n">
-        <v>74.75</v>
+        <v>30.43</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>WD122PURP</t>
+          <t>HC220-G5-1</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>WD UNIDAD DE DISCO DURO PURPLE PRO 12TB VIG</t>
+          <t>TP LINK GPON WHOLE-HOME MESH Wi-Fi AC1200 1PCS</t>
         </is>
       </c>
       <c r="C53" t="n">
-        <v>383.66</v>
+        <v>32.94</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>WD43PURZ</t>
+          <t>TL-SM311LM</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>WD UNIDAD DE DISCO DURO PURPLE 4TB VIGILA</t>
+          <t>SFP TP LINK MODULO SFP GB MM LC/UPC</t>
         </is>
       </c>
       <c r="C54" t="n">
-        <v>121.78</v>
+        <v>25.37</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>WD23PURZ</t>
+          <t>EAP650-OUT</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>WD UNIDAD DE DISCO DURO PURPLE 2TB VIGILA</t>
+          <t>AP IN.TP LINK EAP OUTDOOR AX3000 DUAL BAND WIFI 6</t>
         </is>
       </c>
       <c r="C55" t="n">
-        <v>87.88</v>
+        <v>141.58</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>WD64PURZ</t>
+          <t>TL-SG2210MP</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>WD UNIDAD DE DISCO DURO PURPLE 6TB VIGILA</t>
+          <t>SWITCH TP LINK 8 PUERTOS GB SMART POE+150W  2SFP</t>
         </is>
       </c>
       <c r="C56" t="n">
-        <v>191.03</v>
+        <v>166.56</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>UF-SM-10G</t>
+          <t>TL-SG3428XMP</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>SFP UBIQUITI SM 10G MODULO SFP+ LC 10KM PACK-2</t>
+          <t>SWITCH TP LINK 24 PUERTOS GB SMART L2 + 4 SFP+ L2+</t>
         </is>
       </c>
       <c r="C57" t="n">
-        <v>205.39</v>
+        <v>466.37</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>MP52</t>
+          <t>OC200</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>VOIP YEALINK TEL.IP SIP MICROSOFT TEAMS AND9.0 S/F</t>
+          <t>SWITCH TP LINK CONTROLADOR OMADA HARDWARE</t>
         </is>
       </c>
       <c r="C58" t="n">
-        <v>263.76</v>
+        <v>115.39</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>A40-031</t>
+          <t>TL-SG116</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>VOIP YEALINK VIDEO CONF SYS MEETINGBAR +TAP CTP25 C/F</t>
+          <t>SWITCH TP LINK 16 PUERTOS 10/100/1000</t>
         </is>
       </c>
       <c r="C59" t="n">
-        <v>2622.84</v>
+        <v>57.84</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>UAP-AC-PRO</t>
+          <t>DECO E4-3</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>AP IN.UBIQUITI UNIFI AC PRO 180 MW 2ETH GB POE 48V</t>
+          <t>TP LINK WHOLE-HOME MESH Wi-Fi SYSTEM AC1200 3PCS</t>
         </is>
       </c>
       <c r="C60" t="n">
-        <v>202.52</v>
+        <v>91.58</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>RP-5AC-GEN2</t>
+          <t>XC220-G3V</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI 5GHZ AP ROCKET AC PRIMS 2GEN</t>
+          <t>GPON TP LINK ONU AC1200 WI-FI VOIP B+</t>
         </is>
       </c>
       <c r="C61" t="n">
-        <v>328.91</v>
+        <v>35.35</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>LBE-M5-23</t>
+          <t>TL-SG1024</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI 5GHZ LITEBEAM 23 DBI 316MW</t>
+          <t>SWITCH TP LINK 24 PUERTOS GIGABIT</t>
         </is>
       </c>
       <c r="C62" t="n">
-        <v>62.52</v>
+        <v>96.41</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>U6-MESH-PRO</t>
+          <t>TL-SG1016PE</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI UNIFI INDOOR-OUTDOOR 2X2 WIFI 6 AP</t>
+          <t>SWITCH TP LINK 16 PUERTOS GB 8 POE+ 8 NO POE EASY SMART</t>
         </is>
       </c>
       <c r="C63" t="n">
-        <v>284.06</v>
+        <v>143</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>NBE-5AC-GEN2</t>
+          <t>DECO M4-2</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI 5GHZ NANOBEAM AC 19DBI GEN2</t>
+          <t>TP LINK WHOLE-HOME MESH WiFi SYSTEM AC1200 2PCS</t>
         </is>
       </c>
       <c r="C64" t="n">
-        <v>134.55</v>
+        <v>77.12</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>ER-X-SFP</t>
+          <t>DECO M4-1</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>UBIQUITI ER-X-SFP EDGEROUTER X 5P + 1SFP POE PAS</t>
+          <t>TP LINK WHOLE-HOME MESH WiFi SYSTEM AC1200 1PCS</t>
         </is>
       </c>
       <c r="C65" t="n">
-        <v>106.01</v>
+        <v>40.16</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>POE-24-7W-G</t>
+          <t>XC220-G3</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>FUENTE UBIQUITI FUENTE POE 24VDC 0.3A GIGABIT ORIGINAL</t>
+          <t>GPON TP LINK ONU AC1200 WI-FI WIFI 5 DUAL B XPON</t>
         </is>
       </c>
       <c r="C66" t="n">
-        <v>9.300000000000001</v>
+        <v>30.53</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>LBE-5AC-GEN2</t>
+          <t>UH400</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI 5GHZ LITEBEAM AC 23 DBI GEN2</t>
+          <t>ACC.TP LINK Hub Portátil de 4 Puertos USB 3.0</t>
         </is>
       </c>
       <c r="C67" t="n">
-        <v>86.72</v>
+        <v>11.16</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>LAP-120</t>
+          <t>TL-SG2428P</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI 5GHZ AP+SECTORIAL 16 DBI 120° AC</t>
+          <t>SWITCH TP LINK 24 PUERTOS GB SMART + 4SFP POE+</t>
         </is>
       </c>
       <c r="C68" t="n">
-        <v>116.89</v>
+        <v>291.48</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>U7-OUT</t>
+          <t>TL-SG2008</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>AP IN.UBIQUITI UNIFI WI-FI 7 OUTDOOR                S/F</t>
+          <t>SWITCH TP LINK 8 PUERTOS SMART</t>
         </is>
       </c>
       <c r="C69" t="n">
-        <v>286.79</v>
+        <v>79.94</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>LOCOM2</t>
+          <t>TL-SG1024D</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI 2GHZ LOCO 2 MIMO 200 MW</t>
+          <t>SWITCH TP LINK 24 PUERTOS GIGABIT</t>
         </is>
       </c>
       <c r="C70" t="n">
-        <v>65.23999999999999</v>
+        <v>93.19</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>ETH-SP-GEN2</t>
+          <t>EAP620 HD</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>PROT.RED UBIQUITI PROTECTOR BLINDADO PARA UTP GIGABIT GEN2</t>
+          <t>AP IN.TP LINK EAP INDOOR AX1800 DUAL BAND MU-MIMO S/F</t>
         </is>
       </c>
       <c r="C71" t="n">
-        <v>21.21</v>
+        <v>131.58</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>USWPROMAX24P</t>
+          <t>MC210CS</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>SWITCH UBIQUITI UNIFI 24P (24 2.5GB/4SFP+) POE++ LAYER3</t>
+          <t>CONVERTER TP LINK SM 10/100/1000 SC</t>
         </is>
       </c>
       <c r="C72" t="n">
-        <v>1209.64</v>
+        <v>45.65</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>UCK-G2-SSD</t>
+          <t>DECO X50-3</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>SWITCH UBIQUITI UNIFI CONTROLLER CLOUD KEY GEN2 SSD</t>
+          <t>TP LINK WHOLE-HOME MESH WIFI6 SYSTEM AX3000 3PCS</t>
         </is>
       </c>
       <c r="C73" t="n">
-        <v>657.75</v>
+        <v>189.6</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>POE-48-24WG</t>
+          <t>RAIL-B02</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>ACC.UBIQUITI INYECTOR POE 48VDC 24W P/R-TI Y UAP-PRO</t>
+          <t>STORAGE QNAP Standard Rail Kit Rail-B02</t>
         </is>
       </c>
       <c r="C74" t="n">
-        <v>22.69</v>
+        <v>230.23</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>UDM</t>
+          <t>L009UIGS-AXW</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>UBIQUITI UNIFI DREAM MACHINE</t>
+          <t>RB MIKROTIK L009UiGS-2HAXDIN 8GETH 1SFP2,5G WIFI F/I</t>
         </is>
       </c>
       <c r="C75" t="n">
-        <v>619.13</v>
+        <v>181.25</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>UCG-MAX</t>
+          <t>S-RJ01</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>UBIQUITI UNIFI CLOUD GATEWAY MAX FUENTE/INCLUIDA</t>
+          <t>SFP MIKROTIK RJ45 SFP 10/100/1000MBPS GIGABIT</t>
         </is>
       </c>
       <c r="C76" t="n">
-        <v>602.76</v>
+        <v>54.8</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>UXG-MAX</t>
+          <t>CCR20041G12+</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>UBIQUITI UNIFI GATEWAY MAX</t>
+          <t>RB MIKROTIK 20041G-12S-2XS 12SFP+/2SFP+25G SFP28 S/C</t>
         </is>
       </c>
       <c r="C77" t="n">
-        <v>418.41</v>
+        <v>810.7</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>T30P</t>
+          <t>ACT4P5EUCM3RBBU</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>VOIP YEALINK TEL.IP SIP 1 LINEA POE S/F</t>
+          <t>ROLLO CABLE UTP CAT 5E INTERIOR 100% COBRE ACTASSI AZUL</t>
         </is>
       </c>
       <c r="C78" t="n">
-        <v>57.18</v>
+        <v>123.42</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>UDR7</t>
+          <t>60102472</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>UBIQUITI UNIFI UDR7 ROUTER WIFI7</t>
+          <t>ROLLO CABLE UTP CAT 5E EXTERIOR 100% COBRE PRYSMIAN</t>
         </is>
       </c>
       <c r="C79" t="n">
-        <v>400.96</v>
+        <v>137.94</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>T74U</t>
+          <t>DS-P7001-08</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>VOIP YEALINK TEL.IP SIP 16 LINEAS POE 4.3' S/F</t>
+          <t>GPON TP LINK OLT GPON PIZZA-BOX 8 PUERTOS GPON 1:128</t>
         </is>
       </c>
       <c r="C80" t="n">
-        <v>240.81</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>T77U</t>
+          <t>ER605W</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>VOIP YEALINK TEL.IP SIP 16 LINEAS POE 7' S/F</t>
+          <t>ROUTER WIR TP LINK OMADA GIGABIT VPN ROUTER WIFI</t>
         </is>
       </c>
       <c r="C81" t="n">
-        <v>347.53</v>
+        <v>54.97</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>T31</t>
+          <t>TL-SG1005P</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>VOIP YEALINK TEL.IP SIP 2 LINEAS NO POE C/FUENTE</t>
+          <t>SWITCH TP LINK 5 PUERTOS GIGABIT 4 POE</t>
         </is>
       </c>
       <c r="C82" t="n">
-        <v>64.03</v>
+        <v>40.16</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>T31G</t>
+          <t>HX520-1</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>VOIP YEALINK TEL.IP SIP 2 LINEAS POE GIGA S/F</t>
+          <t>TP LINK GPON WHOLE-HOME MESH Wi-Fi AX3000 1PCS</t>
         </is>
       </c>
       <c r="C83" t="n">
-        <v>82.70999999999999</v>
+        <v>46.6</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>T31P</t>
+          <t>CE-4200</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>VOIP YEALINK TEL.IP SIP 2 LINEAS POE S/F</t>
+          <t>ACC.GLC UTP CAT.6 PATCH CORD 0.6M GLC</t>
         </is>
       </c>
       <c r="C84" t="n">
-        <v>68.23</v>
+        <v>1.79</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>T33G</t>
+          <t>RACK 30U-800</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>VOIP YEALINK TEL.IP SIP 4 LINEAS POE GIGA C/FUENTE</t>
+          <t>RACK GLC RACK 30U-800MM PROF PTA VIDRIO DESAR GLC</t>
         </is>
       </c>
       <c r="C85" t="n">
-        <v>109.77</v>
+        <v>583.7</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>PSU5V2A</t>
+          <t>ST8000VN004</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>VOIP YEALINK FUENTE 5V 2A PARA TELEFONO IP</t>
+          <t>SEAGATE UNIDAD DE DISCO DURO IRONWOLF 8TB NAS</t>
         </is>
       </c>
       <c r="C86" t="n">
-        <v>15.72</v>
+        <v>324.88</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>PSU12V1A</t>
+          <t>W71P</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>VOIP YEALINK FUENTE 12V 1.0A PARA TELEFONO IP</t>
+          <t>VOIP YEALINK TEL.WIFI + EST.CARGA + BASE 10 CONEX C/F</t>
         </is>
       </c>
       <c r="C87" t="n">
-        <v>17.15</v>
+        <v>150.94</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>PSU5V600MA</t>
+          <t>SXTSQ 5 AX</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>VOIP YEALINK FUENTE 5V 600MHA PARA TELEFONO IP</t>
+          <t>AP OUT.MIKROTIK SXTSQ 5 AX CPE WIFI 6      S/F</t>
         </is>
       </c>
       <c r="C88" t="n">
-        <v>8</v>
+        <v>82.51000000000001</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>9E 6KVA</t>
+          <t>OMXD30000</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>UPS EATON ON-LINE 9E 6KVA 1:1 TOWER EXP.</t>
+          <t>SFP HUAWEI EBG MM 10G MODULO SFP+ LC 0.3KM</t>
         </is>
       </c>
       <c r="C89" t="n">
-        <v>1834.85</v>
+        <v>165.38</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>90000016300P</t>
+          <t>RB760IGS</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>ACC.UPS EATON BANCO BAT. 9E 10/15/20 KVA</t>
+          <t>RB MIKROTIK 760iGS HEX-S 5P GB+USB POE OUT P5   S/F</t>
         </is>
       </c>
       <c r="C90" t="n">
-        <v>2277.1</v>
+        <v>104.76</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>9PX 11KVAG2</t>
+          <t>WD221PURP</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>UPS EATON ON-LINE 9PX 11KVA 11 RT G2 C/BAT</t>
+          <t>WD UNIDAD DE DISCO DURO PURPLE PRO 22TB VIG</t>
         </is>
       </c>
       <c r="C91" t="n">
-        <v>4210.65</v>
+        <v>869.2</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>CRS3124C8XGR</t>
+          <t>EG8041X6-10</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>SWITCH MIKROTIK 312 1ETH 4-SFP+ 8ETH 1-2.5-5-10G     S/C</t>
+          <t>GPON HUAWEI EBG ONU WIFI6 DUALBAND 4ETH 7DBI</t>
         </is>
       </c>
       <c r="C92" t="n">
-        <v>931.71</v>
+        <v>44.95</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>CRS1128P4SIN</t>
+          <t>919-81656</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>SWITCH MIKROTIK 112-8P-4S-IN 8P GB POE +4SFP F/I SIN INT</t>
+          <t>BANDEJA ODF FIBRA  24 PELOS Y ACCESORIOS CON  12  CUPLAS LC DUPLEX MONOMODO  CON 24 PIGTAILS Y  CASETTE HELLERMANN</t>
         </is>
       </c>
       <c r="C93" t="n">
-        <v>280.9</v>
+        <v>99.64</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>S-RJ01</t>
+          <t>919-80238</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>SFP MIKROTIK RJ45 SFP 10/100/1000MBPS GIGABIT</t>
+          <t>BANDEJA ODF FIBRA  48 PELOS Y ACCESORIOS CON  24  CUPLAS LC DUPLEX OM4 MULTIMODO CON 48 PIGTAILS Y  CASETTE DOBLE  HELLERMANN</t>
         </is>
       </c>
       <c r="C94" t="n">
-        <v>58.9</v>
+        <v>123.34</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>SFP+10G-SM-20K-CCO</t>
+          <t>AR180PRO</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>MODULO SFP+ 10G 20KM 10GBase-LR Dual-LC CISCO COMPATIBLE SMARTFIBER</t>
+          <t>ROUTER WIR HUAWEI EBG 7 MESH D-BAND CONTROLA AP 2,</t>
         </is>
       </c>
       <c r="C95" t="n">
-        <v>46.96</v>
+        <v>122.26</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>AR303</t>
+          <t>AR280</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>HUAWEI EBG MULTI-SERVICE GATEWAY AR303</t>
+          <t>HUAWEI EBG ROUTER EMPRESARIAL 4 X GE LAN 2,5GE POE</t>
         </is>
       </c>
       <c r="C96" t="n">
-        <v>151.18</v>
+        <v>149.77</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>S5735S48T4XE</t>
+          <t>AR180PLUS</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>SWITCH HUAWEI EBG 48P SFP+ 10/100/100 Baset-T</t>
+          <t>ROUTER WIR HUAWEI EBG 7 MESH D-BAND CTRL AP 2,5 GE</t>
         </is>
       </c>
       <c r="C97" t="n">
-        <v>1886.39</v>
+        <v>101.29</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>S5735L48T4SA</t>
+          <t>AR180</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>SWITCH HUAWEI EBG 48P SFP+ 10/100/100 Baset-T</t>
+          <t>ROUTER WIR HUAWEI EBG 7 MESH D-BAND CTRL AP 2,5 GE</t>
         </is>
       </c>
       <c r="C98" t="n">
-        <v>786.39</v>
+        <v>96.06999999999999</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>NETENGINEF1A</t>
+          <t>AP772</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>HUAWEI EBG NET ENGINE 8000 F1A</t>
+          <t>AP IN.HUAWEI EBG AP772 WIFI 7 POE OUTDOOR S/F</t>
         </is>
       </c>
       <c r="C99" t="n">
-        <v>14042.14</v>
+        <v>346.37</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>S5735L24T4SA</t>
+          <t>AP673</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>SWITCH HUAWEI EBG EBG 24P SFP+ 10/100/100 Baset-T</t>
+          <t>AP IN.HUAWEI EBG AP266 WIFI 6 PARED POE S/F</t>
         </is>
       </c>
       <c r="C100" t="n">
-        <v>489.9</v>
+        <v>193.93</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>S220-8T4S</t>
+          <t>AP572</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>SWITCH HUAWEI EBG 8P 2 x 1GE SFP</t>
+          <t>AP IN.HUAWEI EBG AP572 WIFI 7 POE S/F</t>
         </is>
       </c>
       <c r="C101" t="n">
-        <v>179.18</v>
+        <v>200.8</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>AC650-128AP</t>
+          <t>AP371</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>HUAWEI EBG WAC ROUTER-WIFI AC650 128AP</t>
+          <t>AP IN.HUAWEI EBG AP371 WIFI 7 POE S/F</t>
         </is>
       </c>
       <c r="C102" t="n">
-        <v>648.09</v>
+        <v>130.98</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>S220-8P4S</t>
+          <t>AP362E</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>SWITCH HUAWEI EBG 8P GB 4 SFP POE+</t>
+          <t>AP IN.HUAWEI EBG AP362E WIFI 6 POE S/F</t>
         </is>
       </c>
       <c r="C103" t="n">
-        <v>270.62</v>
+        <v>86.28</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>919-86416</t>
+          <t>AP771</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>BANDEJA ODF FIBRA 24 CON RODAMIENTO Y ACCESORIOS VACIO HELLERMANN</t>
+          <t>AP IN.HUAWEI EBG AP771 WIFI 7 POE OUTDOOR S/F</t>
         </is>
       </c>
       <c r="C104" t="n">
-        <v>52.51</v>
+        <v>206.06</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>919-81678</t>
+          <t>S310-48HP4X</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>PATCHCORD SD LSZH CAT 6 1 METRO GRIS HELLERMANN</t>
+          <t>SWITCH HUAWEI EBG 48P 4 SFP+ 10GE LAYER 3 POE</t>
         </is>
       </c>
       <c r="C105" t="n">
-        <v>4.07</v>
+        <v>1027.4</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>919-81682</t>
+          <t>S530-24ST4XE</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>PATCHCORD SD LSZH CAT 6A 0.50 CMS GRIS HELLERMANN</t>
+          <t>SWITCH HUAWEI EBG 24P GB 4SFP GE LAYER 3</t>
         </is>
       </c>
       <c r="C106" t="n">
-        <v>5.03</v>
+        <v>724.52</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>919-81613</t>
+          <t>SFP-10G-SM-20K-CCO A / B</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>PACHERA DESCARGADA 24 PUERTOS BLANK HELLERMANN</t>
+          <t>Modulo SFP+ 10G 20KM 10GBase-LR SM LC 1 FIBER CISCO COMPATIBLE A/B</t>
         </is>
       </c>
       <c r="C107" t="n">
-        <v>29.23</v>
+        <v>90.17</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>CCR211612G4S</t>
+          <t>SFP-10G-SM-20K-ARB A / B</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>RB MIKROTIK 2116-12G-4S  12G 4SFP+ 16RAM         S/C</t>
+          <t>Modulo SFP+ 10G 20KM 10GBase-LR SM LC 1 FIBER ARUBA COMPATIBLE A/B</t>
         </is>
       </c>
       <c r="C108" t="n">
-        <v>1342.8</v>
+        <v>90.17</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>RB760IGS</t>
+          <t>S+31DLC10D</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>RB MIKROTIK 760iGS HEX-S 5P GB+USB POE OUT P5   S/F</t>
+          <t>SFP MIKROTIK MODULO SFP+ 10G SM 10KM CONECTOR LC</t>
         </is>
       </c>
       <c r="C109" t="n">
-        <v>112.84</v>
+        <v>138.67</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>RB912LITELTE</t>
+          <t>CSS31816G2S+</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>RB MIKROTIK 912 LtAP mini LTE kit (2024)      S/F</t>
+          <t>SWITCH MIKROTIK 318-16G-2S+IN 16ETH 2SFP+ 10G</t>
         </is>
       </c>
       <c r="C110" t="n">
-        <v>143.88</v>
+        <v>181</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>RB1100AHX4</t>
+          <t>XS+85LC01D</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>RB MIKROTIK 1100DX4 QUAD CORE DUDE EDITION       S/C</t>
+          <t>SFP MIKROTIK MODULO SFP 10/25G  SFP28 MM 100M 850NM</t>
         </is>
       </c>
       <c r="C111" t="n">
-        <v>541.24</v>
+        <v>110.93</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>CCR22161G12X</t>
+          <t>UF-SM-1G-S</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>RB MIKROTIK 2216 1G 12SFP28-25G 2QSFP28-100G S/C  16</t>
+          <t>SFP UBIQUITI SM 1.25G LC 3KM = UACC-OM-SM-1G-S-2</t>
         </is>
       </c>
       <c r="C112" t="n">
-        <v>3768.05</v>
+        <v>52.09</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>RB962UIGS5HA</t>
+          <t>DK2205</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>RB MIKROTIK 962UiGS-5HacT2HnT HAP AC WIFI 1SFP S/F</t>
+          <t>ACC.BROTHER CINTA BLANCA AUTOADHESIVA 62MM - 30 MTS</t>
         </is>
       </c>
       <c r="C113" t="n">
-        <v>176.75</v>
+        <v>34.85</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>RB952UI5A-TC</t>
+          <t>TS-864EU-RP8</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>RB MIKROTIK 952UI-5AC2ND HAP LITE AC WIFI L4 TC S/F</t>
+          <t>STORAGE QNAP NAS 8-BAY CELERON 4CORE 2.9GHZ 8GB RACK</t>
         </is>
       </c>
       <c r="C114" t="n">
-        <v>82.08</v>
+        <v>3418.04</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>E50UG</t>
+          <t>TS-H765EU-8G</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>RB MIKROTIK E50UG 5 ETH GIGABIT LVL 4 C/CASE Y FUEN</t>
+          <t>STORAGE QNAP STORAGE QNAP NAS 6-BAY ATOM 4CORE 3.4GHZ</t>
         </is>
       </c>
       <c r="C115" t="n">
-        <v>80.84</v>
+        <v>1669.79</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>HAP AX LITE</t>
+          <t>T31G</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>RB MIKROTIK HAP AX LITE 4 ETH GIGABIT WIFI6 F/I</t>
+          <t>VOIP YEALINK TEL.IP SIP 2 LINEAS POE GIGA S/F</t>
         </is>
       </c>
       <c r="C116" t="n">
-        <v>76.73</v>
+        <v>82.70999999999999</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>RBD53IG5HACD</t>
+          <t>TS-216G-US</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>RB MIKROTIK RBD53IG-5HacD2HnD HAP AC3 F/I</t>
+          <t>STORAGE QNAP NAS 2-BAY 4 CORE 1.7GHZ 1GB 2PORT1G</t>
         </is>
       </c>
       <c r="C117" t="n">
-        <v>153.91</v>
+        <v>517.64</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>XS+2733LC15D</t>
+          <t>ETP4860-B1A2</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>SFP MIKROTIK MODULO SFP 1.25G/10G SFP+/25G SFP28</t>
+          <t>GPON HUAWEI EBG POWER SUPPLY OLT MA5800-X7 120/240/380V</t>
         </is>
       </c>
       <c r="C118" t="n">
-        <v>675.1799999999999</v>
+        <v>2108.34</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>S-3553LC20D</t>
+          <t>S20</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>SFP MIKROTIK PAR S-35LC20D + S-53LC20D 1.25G SM 20KM</t>
+          <t>CENTRAL YEASTAR CENTRAL IP 20INT IP HASTA 4LINEAS S/FUEN</t>
         </is>
       </c>
       <c r="C119" t="n">
-        <v>142.54</v>
+        <v>357.54</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>CRS3284C20S4</t>
+          <t>USW-FLEX</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>SWITCH MIKROTIK 20-SFP 4-SFP+ 4ETH-GB               S/C</t>
+          <t>SWITCH UBIQUITI UNIFI SWITCH IN/OUT POE IN 1P-POE OUT SF</t>
         </is>
       </c>
       <c r="C120" t="n">
-        <v>643.99</v>
+        <v>146.79</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>CRS3091G8SIN</t>
+          <t>O2MODULE</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>SWITCH MIKROTIK 309-1G-8S+IN 8Ptos SFP+ + 1ETH GB  S/F</t>
+          <t>CENTRAL YEASTAR PLACA 2 FXO P/MY PBX</t>
         </is>
       </c>
       <c r="C121" t="n">
-        <v>390.51</v>
+        <v>141.32</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>PFJ4138US</t>
+          <t>UCG-MAX</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>ACC MI TV STICK FULL HD US</t>
+          <t>UBIQUITI UNIFI CLOUD GATEWAY MAX FUENTE/INCLUIDA</t>
         </is>
       </c>
       <c r="C122" t="n">
-        <v>63.48</v>
+        <v>592.34</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>GDS4145GL</t>
+          <t>AF-5G30-S45M</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>ADAPTADOR BASE CARGA MI 20W WIRELES CHARGING STAND</t>
+          <t>ANTENA UBIQUITI PARABOLA P/AF-5X 4.9-5.9 GHZ 26-30 DBI</t>
         </is>
       </c>
       <c r="C123" t="n">
-        <v>30.52</v>
+        <v>205.39</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>BHR8773GL</t>
+          <t>U7-PRO-MAX</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>AURICULAR REDMI BUDS 6 PLAY WHITE</t>
+          <t>AP IN.UBIQUITI UNIFI WI-FI 7 MIMO 4x4 5.9GBPS PRO S/F</t>
         </is>
       </c>
       <c r="C124" t="n">
-        <v>14.91</v>
+        <v>387.36</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>BHR8396GL</t>
+          <t>USW-PROXG48P</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>AURICULAR Redmi Buds 6 ACTIVE BLACK</t>
+          <t>SWITCH UBIQUITI UNIFI 48P (32 10GB/16 2.5G) POE+++ L3</t>
         </is>
       </c>
       <c r="C125" t="n">
-        <v>24.28</v>
+        <v>3447.6</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>BHR7793GL</t>
+          <t>USWFLEX2.5-8</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>BALANZA MI BODY COMPOSITION SCALE S400</t>
+          <t>SWITCH UBIQUITI UNIFI SW8 ETH 2.5GB-1ETH 10G/SFP+10G S/F</t>
         </is>
       </c>
       <c r="C126" t="n">
-        <v>29.08</v>
+        <v>226.41</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>BHR5596GL</t>
+          <t>D30</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>LASER SMART LASER MEASURE</t>
+          <t>CENTRAL YEASTAR PLACA EXP.30 CONCU+100 INT IP- S100/S300</t>
         </is>
       </c>
       <c r="C127" t="n">
-        <v>51.13</v>
+        <v>329.28</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>QBH4197GL</t>
+          <t>G5-TURRET-U</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>PARLANTE MI PORTABLE BT SPEAKER(16w) BLUE</t>
+          <t>CAM.IP UBIQUITI UNIFI CAMARA IP 4MP DOMO 2KHD</t>
         </is>
       </c>
       <c r="C128" t="n">
-        <v>57.39</v>
+        <v>147.34</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>QBH4269GL</t>
+          <t>POE+-2.5G</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>PARLANTE XIAOMI PORTABLE BLUETOOTH SPEAKER (5W)</t>
+          <t>FUENTE UBIQUITI POE FUENTE POE 2.5GBPS (30W)</t>
         </is>
       </c>
       <c r="C129" t="n">
-        <v>24.18</v>
+        <v>29.75</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>BHR8869GL</t>
+          <t>S6750-H36C</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>PERIFERICO MOUSE GAMER GAMING LITE</t>
+          <t>SWITCH HUAWEI EBG 36*100GE QSFP28</t>
         </is>
       </c>
       <c r="C130" t="n">
-        <v>31.88</v>
+        <v>10077.6</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>BHR8916GL</t>
+          <t>MA5800-X7</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>PERIFERICO MOUSE INALAMBRICO LITE 2 GL BLACK</t>
+          <t>GPON HUAWEI EBG OLT HUAWEI MA5800-X7</t>
         </is>
       </c>
       <c r="C131" t="n">
-        <v>10.99</v>
+        <v>11788.14</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>BHR8915GL</t>
+          <t>MP58</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>PERIFERICO MOUSE INALAMBRICO LITE 2 GL WHITE</t>
+          <t>VOIP YEALINK TEL.IP SIP MICROSOFT TEAMS AND9.0 C/F</t>
         </is>
       </c>
       <c r="C132" t="n">
-        <v>10.99</v>
+        <v>530.26</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>BHR8710GL</t>
+          <t>RCH40-E2</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>SMARTWATCH MI BAND 9 PRO OBSIDIAN BLACK</t>
+          <t>AVCOF YEALINK Room Cable Hub PoE+ Switch</t>
         </is>
       </c>
       <c r="C133" t="n">
-        <v>84.92</v>
+        <v>313.63</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>BHR9195GL</t>
+          <t>A10-020</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>SMARTWATCH REDMI WATCH S4 BLACK</t>
+          <t>AVCOF YEALINK VIDEO CONF SYS MEETINGBAR +TAP CTP18 C/F</t>
         </is>
       </c>
       <c r="C134" t="n">
-        <v>168.51</v>
+        <v>2197.62</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>CT1000</t>
+          <t>WPP30</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>ACC.RACK GLC CANAL DE TENSION 10 TOMAS S/TERMICA</t>
+          <t>AVCOF YEALINK WIRELESS PRESENTATION SYS 4K Ultra HD</t>
         </is>
       </c>
       <c r="C135" t="n">
-        <v>82.31</v>
+        <v>589.35</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>CTT1000</t>
+          <t>RV-FPLATE-2U</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>ACC.RACK GLC CANAL DE TENSION 10 TOMAS C/TERMICA</t>
+          <t>FACEPLATE 2 PUERTOS RJ45 VACIO BLANCO REGUVOLT</t>
         </is>
       </c>
       <c r="C136" t="n">
-        <v>127.68</v>
+        <v>105.88</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>FACEDEEP5</t>
+          <t>RV-JACK-6</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>C.ACCESO ANVIZ FACIAL RFID PIN 6K USER IK10 S/F</t>
+          <t>JACK CAT 6 BLANCO REGUVOLT</t>
         </is>
       </c>
       <c r="C137" t="n">
-        <v>1011</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>35129109</t>
+          <t>ST5-100-100KS</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT6 0,5MT MULTILAN NEGRO FURUKAWA</t>
+          <t>LYONN UPS 100 KVA MODULAR 3/3 TRIFASICO TRIFASICO</t>
         </is>
       </c>
       <c r="C138" t="n">
-        <v>5.8</v>
+        <v>14784.92</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>GC150</t>
+          <t>ST5-100-120KS</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>C.ACCESO ANVIZ ASIST HUELLA RFID PIN WIFI 1K USER S/F</t>
+          <t>LYONN UPS 120 KVA MODULAR TRIFASICO TRIFASICO</t>
         </is>
       </c>
       <c r="C139" t="n">
-        <v>124.02</v>
+        <v>16070.57</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>24V 2.5A</t>
+          <t>ST5-100-60KS</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>ACC.MIKROTIK FUENTE MIKROTIK 24V 2.5A SIN INTERLOCK</t>
+          <t>LYONN UPS 60 KVA MODULAR TRIFASICO TRIFASICO</t>
         </is>
       </c>
       <c r="C140" t="n">
-        <v>26.1</v>
+        <v>11237.01</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>35260288</t>
+          <t>ST5-100-80KS</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>F.O.FKW EXT. OPT. CONECT. 2F SM 9 OS1 SC-APC FURUKAWA</t>
+          <t>LYONN UPS 80 KVA MODULAR TRIFASICO - TRIFASICO</t>
         </is>
       </c>
       <c r="C141" t="n">
-        <v>27.78</v>
+        <v>14341.6</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>35103100</t>
+          <t>CE-4617</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 0,5MT MULTILAN NEGRO FURUKAWA</t>
+          <t>ACC.GLC PATCH CORD UTP CAT.5E 1.80M GLC</t>
         </is>
       </c>
       <c r="C142" t="n">
-        <v>3.45</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>35103103</t>
+          <t>CE-4009</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 2,0MT MULTILAN NEGRO FURUKAWA</t>
+          <t>ACC.GLC FACE PLATE 2 PORT GLC</t>
         </is>
       </c>
       <c r="C143" t="n">
-        <v>6.16</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>DL-410</t>
+          <t>MURAL-3U370</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>ACC PANTUM UNIDAD DE IMAGEN DRUM DL-410 (12000PAG)</t>
+          <t>MURAL GLC MURAL CCTV 3U - 370MM 19 DESARMADOS</t>
         </is>
       </c>
       <c r="C144" t="n">
-        <v>62.53</v>
+        <v>65.34</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>M6700DW</t>
+          <t>MURAL-5U370</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>IMPRESORA PANTUM PRINT-COPY-SCAN MONO 30PPM USB+NET+W (G)</t>
+          <t>MURAL GLC MURAL CCTV 5U - 370MM 19 DESARMADOS</t>
         </is>
       </c>
       <c r="C145" t="n">
-        <v>220.82</v>
+        <v>79.86</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>23360040</t>
+          <t>WD60EFPX</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>CABLE FKW FTP CAT6 GIGALAN X305MT NEGRO EXTERIOR FURUKAWA</t>
+          <t>WD UNIDAD DE DISCO DURO RED PLUS 6TB NAS</t>
         </is>
       </c>
       <c r="C146" t="n">
-        <v>598.66</v>
+        <v>263.88</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>23370002</t>
+          <t>WD40PURZ</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>CABLE FKW F/UTP CAT6A GIGALAN GREEN LSZH3 CZ 23AWG FURUKAWA</t>
+          <t>WD UNIDAD DE DISCO DURO PURPLE 4TB VIGILA</t>
         </is>
       </c>
       <c r="C147" t="n">
-        <v>337.59</v>
+        <v>179.02</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>RV-CAT6A-STP-FTP</t>
+          <t>WD100EFGX</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>ROLLO CABLE CAT 6A FTP STP DOBLE PANTALLA ALUMINIO 10 GIGAS</t>
+          <t>WD UNIDAD DE DISCO DURO RED PLUS 10TB NAS</t>
         </is>
       </c>
       <c r="C148" t="n">
-        <v>449.21</v>
+        <v>396.47</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>EG8147X6-10</t>
+          <t>TZE241</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>GPON HUAWEI EBG ONU WIFI6 DUALBAND 4ETH 1CATV 1USB</t>
+          <t>ACC.BROTHER CINTA NEGRO EN BLANCO 18MM - 8MTS</t>
         </is>
       </c>
       <c r="C149" t="n">
-        <v>79.08</v>
+        <v>34.7</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>TAPO T110</t>
+          <t>TZE555</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>ACC TP LINK SENSOR CONTACTO MAGNETICO</t>
+          <t>ACC.BROTHER CINTA BLANCO EN AZUL 24MM - 8MTS</t>
         </is>
       </c>
       <c r="C150" t="n">
-        <v>16.53</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>TL-SG3452X</t>
+          <t>WD202KFGX</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>SWITCH TP LINK 48 PUERTOS GIGABIT L2 ADMINIS. 4SFP 10GB</t>
+          <t>WD UNIDAD DE DISCO DURO RED PRO 20TB NAS</t>
         </is>
       </c>
       <c r="C151" t="n">
-        <v>423.3</v>
+        <v>682.9</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>R4W02A</t>
+          <t>RACK 40U-600</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>AP IN.ARUBA AP22(RW) INSTANT ON 2X2:2 WIFI6</t>
+          <t>RACK GLC RACK 40U-600MM PROF PTA VIDRIO DESAR GLC</t>
         </is>
       </c>
       <c r="C152" t="n">
-        <v>297.69</v>
+        <v>631.62</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>CC-CAT6A-10G</t>
+          <t>CE-1053</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>CONECTOR DE CAMPO INDUSTRIAL CAT 6A PLUG MANUAL BLINDADO SMARTFIBER</t>
+          <t>CABLE GLC CABLE UTP CAT5E EXT C/PORT ACERO X 305MT</t>
         </is>
       </c>
       <c r="C153" t="n">
-        <v>9.630000000000001</v>
+        <v>116.02</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>FO-5622</t>
+          <t>CE-4615</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>ACC. F.O.GLC CONECTOR SC/APC SM MECANICO CAPUCHON LAR</t>
+          <t>ACC.GLC PATCH CORD UTP CAT.5E 0.6M GLC</t>
         </is>
       </c>
       <c r="C154" t="n">
-        <v>0.75</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>MINI-SNMPABB</t>
+          <t>NT-2002-NG</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>ACC.UPS ABB MINI WINPOWER SNMP PV11T G2 1-3KVA</t>
+          <t>ACC.GLC CAPUCHON P/RJ 45 NEGRO</t>
         </is>
       </c>
       <c r="C155" t="n">
-        <v>268.09</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>35085442</t>
+          <t>U7-PRO-OUT</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT6A FTP 2,5 GREEN LSZH GRI B FURUKAWA</t>
+          <t>AP IN.UBIQUITI UNIFI WI-FI 7 MIMO 4x4 8.6GBPS      S/F</t>
         </is>
       </c>
       <c r="C156" t="n">
-        <v>21.59</v>
+        <v>398.22</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>35080100</t>
+          <t>EHDD-E10-2T</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>ACC.FKW JACK RJ45 CAT6A GIGALAN AUGMENTED FTP FURUKAWA</t>
+          <t>SEAGATE HDD EXTERNO 2TB USB 3.0 DAHUA</t>
         </is>
       </c>
       <c r="C157" t="n">
-        <v>4.03</v>
+        <v>125.97</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>BANDEJA 2U40</t>
+          <t>S+85DLC03D</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>ACC.RACK GLC BANDEJA P/RACK FIJA LIVIANA 2U-400MM GLC</t>
+          <t>SFP MIKROTIK MODULO SFP+ 10G MM 300MM CONECTOR LC UPC</t>
         </is>
       </c>
       <c r="C158" t="n">
-        <v>30.1</v>
+        <v>118.5</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>NT-2001-RJ45</t>
+          <t>RBD52G5HACD2</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>ACC.GLC PLUG RJ45 GLC</t>
+          <t>RB MIKROTIK D52G-5HACD2HND-TC HAP AC2</t>
         </is>
       </c>
       <c r="C159" t="n">
-        <v>0.08</v>
+        <v>104.59</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>NT2001RJ45C6</t>
+          <t>S+RJ10</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>ACC.GLC PLUG RJ 45 CAT 6 GLC</t>
+          <t>SFP MIKROTIK RJ45 SFP+ 10M/100M/1000M/2.5G/5G/10G</t>
         </is>
       </c>
       <c r="C160" t="n">
-        <v>0.15</v>
+        <v>127.78</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>CE-4050</t>
+          <t>XS+DA0003</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>ACC.GLC PATCH PANNEL 24PORTS CAT 6 P/ KRONE/110</t>
+          <t>SFP MIKROTIK CABLE DE CON DIRECTA SFP/SFP+/SFP28 3MTS</t>
         </is>
       </c>
       <c r="C161" t="n">
-        <v>43.78</v>
+        <v>79.98999999999999</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>CE-4017</t>
+          <t>HAP AX2</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>ACC.GLC UTP CAT.6 PATCH CORD 1.20M GLC</t>
+          <t>RB MIKROTIK HAP AX LITE 5 ETH GIGABIT WIFI6</t>
         </is>
       </c>
       <c r="C162" t="n">
-        <v>2.19</v>
+        <v>133.13</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>CE-1024</t>
+          <t>RB5009UG+S+I</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>CABLE GLC CABLE FTP CAT 5E EXTERIOR X 305MTS GLC</t>
+          <t>RB MIKROTIK 5009UG+S+IN 7ETH/GB 1ETH/2.5GB 1SFP+ F/I</t>
         </is>
       </c>
       <c r="C163" t="n">
-        <v>123.61</v>
+        <v>307.85</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>CE-1102</t>
+          <t>CAP AX</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>CABLE GLC CABLE UTP CAT 5E INTERIOR X 305MTS GLC</t>
+          <t>RB MIKROTIK CAPAC DUAL BAND AP DOBLE POE 2P GB  F/I</t>
         </is>
       </c>
       <c r="C164" t="n">
-        <v>83.19</v>
+        <v>173.14</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>MURAL-6U500</t>
+          <t>S-85DLC05D</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>MURAL GLC MURAL SOHO 6U-500mm- 19 PTA/VD DESARMADO</t>
+          <t>SFP MIKROTIK MODULO 1.25G MM 550M CONECTOR LC</t>
         </is>
       </c>
       <c r="C165" t="n">
-        <v>114.8</v>
+        <v>33.4</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>MURAL-15U500</t>
+          <t>CRS106-1C-5S</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>MURAL GLC MURAL SOHO 15U-500mm 19 PTA/VD DESARMADO</t>
+          <t>SWITCH MIKROTIK 106-1C-5S 1GB +5SFP 1ETH COMBO PORTS S/F</t>
         </is>
       </c>
       <c r="C166" t="n">
-        <v>179.99</v>
+        <v>82.54000000000001</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>CE-1430</t>
+          <t>ST2-128-S1</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>CABLE GLC CABLE UTP INTERIOR CAT6 X 305 MTS GLC</t>
+          <t>ACC IMOU MICRO SD 128GB</t>
         </is>
       </c>
       <c r="C167" t="n">
-        <v>111.58</v>
+        <v>45.74</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>CE-1431</t>
+          <t>K3CP-5H0WY</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>CABLE GLC CABLE UTP EXT CAT6 X 305 MTS DOB.VAINA</t>
+          <t>CAM.IP IMOU 3ULLET 2C 5MP 2.8 IP67 IR30 MIC SD WIFI</t>
         </is>
       </c>
       <c r="C168" t="n">
-        <v>125.72</v>
+        <v>58.34</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>BE3</t>
+          <t>CTT5000</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>HUAWEI CBG ROUTER BE3 4GE WIFI7</t>
+          <t>ACC.RACK GLC CANAL DE TENSION 5 TOMAS C/TERMICA</t>
         </is>
       </c>
       <c r="C169" t="n">
-        <v>63.65</v>
+        <v>76.81999999999999</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>AX1</t>
+          <t>23370002</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>HUAWEI CBG ROUTER AX1 4GE WIFI5</t>
+          <t>CABLE FKW F/UTP CAT6A GIGALAN GREEN LSZH3 CZ 23AWG FURUKAWA</t>
         </is>
       </c>
       <c r="C170" t="n">
-        <v>26.86</v>
+        <v>378.14</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>UE300C</t>
+          <t>CTT1000</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>ACC.TP LINK Adaptador de red USB Type-C a RJ45 GB</t>
+          <t>ACC.RACK GLC CANAL DE TENSION 10 TOMAS C/TERMICA</t>
         </is>
       </c>
       <c r="C171" t="n">
-        <v>17.9</v>
+        <v>122.57</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>TAPO D230S1</t>
+          <t>IPHFW1239S1P</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>ACC TP LINK TIMBRE CON VIDEO Y BATERIA - INTELIGENTE</t>
+          <t>CAM.IP DAHUA BULLET 2MP 2,8 IR30 IP67 IVS WDR</t>
         </is>
       </c>
       <c r="C172" t="n">
-        <v>121.33</v>
+        <v>67.67</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>DECO XE75-1</t>
+          <t>23360040</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>TP LINK WHOLE-HOME MESH Wi-Fi SYSTEM AXE5400 1PS</t>
+          <t>CABLE FKW FTP CAT6 GIGALAN X305MT NEGRO EXTERIOR FURUKAWA</t>
         </is>
       </c>
       <c r="C173" t="n">
-        <v>120.12</v>
+        <v>579.35</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>TL-SG3210</t>
+          <t>F12V2AP</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>SWITCH TP LINK 8 PUERTOS GB JETSTREAM L2  + 2 SFP</t>
+          <t>ACC.DAHUA FUENTE 12V 2AMP V.2</t>
         </is>
       </c>
       <c r="C174" t="n">
-        <v>101.61</v>
+        <v>5.54</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>TL-SG108PE</t>
+          <t>PS3D-3M0</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>SWITCH TP LINK 8 PUERTOS GIGABIT 4 POE/4 NO POE ADM-WEB</t>
+          <t>POE IMOU BULLET 2E 5MP 2.8 IP67 IR30 MIC SD W FC</t>
         </is>
       </c>
       <c r="C175" t="n">
-        <v>57.16</v>
+        <v>54.46</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>XX530</t>
+          <t>PS3D-5M0</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>GPON TP LINK ONU GB AX3000 WI-FI 6 DB  XPON ROUTER</t>
+          <t>POE IMOU BULLET 5M H&amp;amp;V DET FULL COLOR NIGHT VISIO</t>
         </is>
       </c>
       <c r="C176" t="n">
-        <v>46.51</v>
+        <v>64.61</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>MC210CS</t>
+          <t>K7FP-3H0TE</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>CONVERTER TP LINK SM 10/100/1000 SC</t>
+          <t>CAM.IP IN IMOU Cruiser 4G 1080PHD PAN-TILT HUM DET - SM</t>
         </is>
       </c>
       <c r="C177" t="n">
-        <v>47.09</v>
+        <v>83.40000000000001</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>ARCHER TX55E</t>
+          <t>K9DC-5M0WH</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>PLACA RED TP LINK ADAPTADOR  WIFI-6 BLUETOOTH PCIE AX3000</t>
+          <t>SOL IMOU BULLET 3C 5MP 2.8 H256 WIFI CELL</t>
         </is>
       </c>
       <c r="C178" t="n">
-        <v>32.22</v>
+        <v>145.25</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>ARCHERT2UPLU</t>
+          <t>K3DP-3H0WF</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>PLACA RED TP LINK ADAPTADOR USB INALAM ALTA GANANCIA AC600</t>
+          <t>CAM.IP IMOU BULLET 2E 3MP 2.8 IP67 IR30 MIC SD WIFI</t>
         </is>
       </c>
       <c r="C179" t="n">
-        <v>14.76</v>
+        <v>56.72</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>MC220L</t>
+          <t>B7ED-5M0TEA</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>CONVERTER TP LINK SLOT SFP 10/100/1000</t>
+          <t>SOL IMOU AOV PT 5MP 4G WIFI</t>
         </is>
       </c>
       <c r="C180" t="n">
-        <v>27.95</v>
+        <v>227.6</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>EAP660 HD</t>
+          <t>PS7F-3M0</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>AP IN.TP LINK EAP INDOOR AX3600 DUAL BAND MU-MIMO S/F</t>
+          <t>POE IMOU REX 3M H&amp;amp;V DET FULLCOLOR NIGHT VIS SIREN</t>
         </is>
       </c>
       <c r="C181" t="n">
-        <v>227.84</v>
+        <v>74.05</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>TAPO C110</t>
+          <t>PS7F-5M0</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>CAM.IP IN TP LINK CAMARA Wi-Fi INDOOR 3MP</t>
+          <t>POE IMOU REX 5M H&amp;amp;V DET FULLCOLOR NIGHT VIS SIREN</t>
         </is>
       </c>
       <c r="C182" t="n">
-        <v>22.07</v>
+        <v>84.22</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>ARCHER AX73</t>
+          <t>ST2-64-S1</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>TP LINK ROUTER WIFI DOBLE BANDA AX5400 W6 (6ANT)</t>
+          <t>ACC IMOU MICRO SD 64GB</t>
         </is>
       </c>
       <c r="C183" t="n">
-        <v>125.65</v>
+        <v>22.87</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>TL-SG116</t>
+          <t>PULPITO 1X8</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>SWITCH TP LINK 16 PUERTOS 10/100/1000</t>
+          <t>ACC.DAHUA PULPITO 1X8</t>
         </is>
       </c>
       <c r="C184" t="n">
-        <v>62.01</v>
+        <v>4.91</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>TL-SG1016</t>
+          <t>5A 700VA</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>SWITCH TP LINK 16 PUERTOS GIGABIT</t>
+          <t>UPS EATON INTERACTIVA 5A 700VA 1:1 TOWER</t>
         </is>
       </c>
       <c r="C185" t="n">
-        <v>73.04000000000001</v>
+        <v>67.73999999999999</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>TL-SG2428P</t>
+          <t>5A 900VA</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>SWITCH TP LINK 24 PUERTOS GB SMART + 4SFP POE+</t>
+          <t>UPS EATON INTERACTIVA 5A 900VA 1:1 TOWER</t>
         </is>
       </c>
       <c r="C186" t="n">
-        <v>293.64</v>
+        <v>72.16</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>TL-SG1024D</t>
+          <t>5A 1200VA</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>SWITCH TP LINK 24 PUERTOS GIGABIT</t>
+          <t>UPS EATON INTERACTIVA 5A 1200VA 1:1 TOWER</t>
         </is>
       </c>
       <c r="C187" t="n">
-        <v>98.77</v>
+        <v>100.7</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>ARCHERT3UNAN</t>
+          <t>5A 2000VA</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>PLACA RED TP LINK ADAPTADOR USB INALAMB. NANO AC1300</t>
+          <t>UPS EATON INTERACTIVA 5A 2000VA 1:1 TOWER</t>
         </is>
       </c>
       <c r="C188" t="n">
-        <v>16.42</v>
+        <v>180.01</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>ARCHERTX20UP</t>
+          <t>WD102PURP</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>PLACA RED TP LINK ADAPTADOR USB WIFI ALTA G AX1800 (2ANT)</t>
+          <t>WD UNIDAD DE DISCO DURO PURPLE PRO 10TB VIG</t>
         </is>
       </c>
       <c r="C189" t="n">
-        <v>25.47</v>
+        <v>523.78</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>ARCHERTX20U</t>
+          <t>UX7</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>PLACA RED TP LINK ADAPTADOR USB WIFI ALTA GANANCIA AX1800</t>
+          <t>UBIQUITI UNIFI CLOUD GATEWAY CON WIFI7  FUENTE/IN</t>
         </is>
       </c>
       <c r="C190" t="n">
-        <v>22.08</v>
+        <v>387.36</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>ARCHERTX20UH</t>
+          <t>UF-RJ45-1G</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>PLACA RED TP LINK AX1800 ALTA GANACIA ADAPTADOR USB</t>
+          <t>SFP UBIQUITI RJ45 SFP 1GB SFP+</t>
         </is>
       </c>
       <c r="C191" t="n">
-        <v>25.97</v>
+        <v>37.21</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>ARCHERTX50UH</t>
+          <t>USWLITE-16-P</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>PLACA RED TP LINK AX3000 ALTA GANACIA ADAPTADOR USB</t>
+          <t>SWITCH UBIQUITI UNIFI 16P GB (8POE+/8GB) 45W</t>
         </is>
       </c>
       <c r="C192" t="n">
-        <v>35.7</v>
+        <v>302.25</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>EDX3000AR</t>
+          <t>UDM-PRO-MAX</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>UPS EATON ON-LINE DX-AR 3KVA - 4 IRAM 10A +BORNERA</t>
+          <t>UBIQUITI UNIFI UDM PRO MAX  SW+USG+CTRL+SFP+NVR</t>
         </is>
       </c>
       <c r="C193" t="n">
-        <v>693.49</v>
+        <v>1201.49</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>EDX2000AR</t>
+          <t>USW-PRO24POE</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>UPS EATON ON-LINE DX-AR 2KVA - 3 TOMAS IRAM 10A +B</t>
+          <t>SWITCH UBIQUITI UNIFI 24P GB (16POE+/8POE++/2SFP+)</t>
         </is>
       </c>
       <c r="C194" t="n">
-        <v>558.24</v>
+        <v>1009.84</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>EDX1000AR</t>
+          <t>U7-LR</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>UPS EATON ON-LINE DX-AR 1KVA - 3 TOMAS IRAM 10A</t>
+          <t>AP IN.UBIQUITI UNIFI WI-FI 7 MIMO 3x3 4.3MBPS 2.5GB S/F</t>
         </is>
       </c>
       <c r="C195" t="n">
-        <v>375.25</v>
+        <v>231.57</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>35265042</t>
+          <t>USW-24-POE</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>F.O.FKW KIT 3 PLACAS LGX 12P LC/SC B48 PLASTICAS FURUKAWA</t>
+          <t>SWITCH UBIQUITI UNIFI 24P GB (16POE+/8GB ETH/2SFP)</t>
         </is>
       </c>
       <c r="C196" t="n">
-        <v>13.13</v>
+        <v>553.1799999999999</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>S-85DLC05D</t>
+          <t>NETENGINEM4</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>SFP MIKROTIK MODULO 1.25G MM 550M CONECTOR LC</t>
+          <t>HUAWEI EBG NET ENGINE 8000 M4</t>
         </is>
       </c>
       <c r="C197" t="n">
-        <v>35.25</v>
+        <v>13258.68</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>35260064</t>
+          <t>35129112</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>F.O.FKW KIT DE ANCLAJE Y ACOMODACION P/DIOB48 FURUKAWA</t>
+          <t>ACC.FKW PATCHCORD CAT6 2,0MT MULTILAN NEGRO FURUKAWA</t>
         </is>
       </c>
       <c r="C198" t="n">
-        <v>28.51</v>
+        <v>8.210000000000001</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>9PX 1KVA</t>
+          <t>35129109</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>UPS EATON ON-LINE 9PX 1KVA 1:1 RT</t>
+          <t>ACC.FKW PATCHCORD CAT6 0,5MT MULTILAN NEGRO FURUKAWA</t>
         </is>
       </c>
       <c r="C199" t="n">
-        <v>882.08</v>
+        <v>5.62</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>NETENGINEM4</t>
+          <t>EATS16</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>HUAWEI EBG NET ENGINE 8000 M4</t>
+          <t>ACC.UPS EATON AUTOMATIC TRANSFER SWITCH SIN PLACA COM.</t>
         </is>
       </c>
       <c r="C200" t="n">
-        <v>14087.38</v>
+        <v>399.3</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>S6730-H48X6C</t>
+          <t>90000016300P</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>SWITCH HUAWEI EBG 48P SFP+ 10GE 6P QSFP28 40/100GE</t>
+          <t>ACC.UPS EATON BANCO BAT. 9E 10/15/20 KVA</t>
         </is>
       </c>
       <c r="C201" t="n">
-        <v>3868.05</v>
+        <v>2221.56</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>S6730-H24X6C</t>
+          <t>744-A199400P</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>SWITCH HUAWEI EBG 24P SFP+ 10GE 6P QSFP28 40/100GE</t>
+          <t>ACC.UPS EATON KIT DE RACK LINEA 9PX</t>
         </is>
       </c>
       <c r="C202" t="n">
-        <v>3301.19</v>
+        <v>191.66</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>TPE-082WS</t>
+          <t>9PX 1KVA</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Switch PoE+ Web Smart Gigabit 8 POE+ 75W 2 SFP 1 GIGA (10 puertos)</t>
+          <t>UPS EATON ON-LINE 9PX 1KVA 1:1 RT</t>
         </is>
       </c>
       <c r="C203" t="n">
-        <v>397.8</v>
+        <v>857.92</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>PT-E110VP</t>
+          <t>HSE211E</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>ROTULADORA BROTHER MANUAL P.TOUCH E110VP 12MM</t>
+          <t>ACC.BROTHER CINTA TERMOCONTRAIBLE BLANCA 06MM 1.5MT</t>
         </is>
       </c>
       <c r="C204" t="n">
-        <v>129.4</v>
+        <v>51.55</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>TS-932PX-4G</t>
+          <t>TZE251</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>STORAGE QNAP NAS 9 BAY SFP+10GbE QUAD CORE 1.7GHZ 4GB</t>
+          <t>ACC.BROTHER CINTA NEGRO EN BLANCO 24MM - 8MTS</t>
         </is>
       </c>
       <c r="C205" t="n">
-        <v>1239.7</v>
+        <v>40.37</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>HSE221E</t>
+          <t>TZE231</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>ACC.BROTHER CINTA TERMOCONTRAIBLE BLANCA 09MM 1.5MT</t>
+          <t>ACC.BROTHER CINTA NEGRO EN BLANCO 12MM - 8MTS</t>
         </is>
       </c>
       <c r="C206" t="n">
-        <v>52.83</v>
+        <v>26.78</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>TS-133-US</t>
+          <t>9E 20KVA</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>STORAGE QNAP NAS 1-BAY 4 CORE 1.7GHZ 1GB 2PORT1G</t>
+          <t>UPS EATON ON-LINE 9E 20KVA 3:1 TOWER EXP.</t>
         </is>
       </c>
       <c r="C207" t="n">
-        <v>269.65</v>
+        <v>4190.16</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>TS-264-8G-US</t>
+          <t>93T 40KVA IB</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>STORAGE QNAP NAS 2-BAY 4 CORE 1.7GHZ 1GB 2PORT1G</t>
+          <t>UPS EATON ON-LINE 93T 40KVA 3:3 SIN BATERIAS INT.</t>
         </is>
       </c>
       <c r="C208" t="n">
-        <v>860.23</v>
+        <v>8207.940000000001</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>TZES241</t>
+          <t>90000016200P</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>ACC.BROTHER CINTA NEGRO EN BLANCO 18MM - 8MTS EXTRA</t>
+          <t>ACC.UPS EATON BANCO BAT. 9E 6KVA</t>
         </is>
       </c>
       <c r="C209" t="n">
-        <v>39.85</v>
+        <v>1756.92</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>HSE231E</t>
+          <t>9PX EBM180G2</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>ACC.BROTHER CINTA TERMOCONTRAIBLE BLANCA 12MM 1.5MT</t>
+          <t>ACC.UPS EATON BANCO BAT.PARA 9PX DE 6KVA RT 180 G2</t>
         </is>
       </c>
       <c r="C210" t="n">
-        <v>56.78</v>
+        <v>1713.36</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>HSE211</t>
+          <t>RV-PDU-6UT</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>ACC.BROTHER CINTA TERMOCONTRAIBLE BLANCA 06MM 1.5MT</t>
+          <t>CANAL DE TENSION 6 TOMAS CON TERMICA IRAM REGUVOLT</t>
         </is>
       </c>
       <c r="C211" t="n">
-        <v>60.73</v>
+        <v>61.42</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>919-80099</t>
+          <t>RV-PDU-10U</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>BANDEJA ODF FIBRA 24 CON RODAMIENTO Y ACCESORIOS 24 LC DUPLEX CON 48 PIGTAILS Y DOBLE CASETTE</t>
+          <t>CANAL DE TENSION 10 TOMAS SIN TERMICA IRAM REGUVOLT</t>
         </is>
       </c>
       <c r="C212" t="n">
-        <v>127.05</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>919-80069</t>
+          <t>RV-PDU-GU</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>FIBRA OPTICA MULTIMODO 12 HILOS OM4 LSZH ANTIRROEDOR DIELECTRICA  BOBINA 4 KMS HELLERMANN</t>
+          <t>CANAL DE TENSION 6 TOMAS SIN TERMICA IRAM REGUVOLT</t>
         </is>
       </c>
       <c r="C213" t="n">
-        <v>14857.39</v>
+        <v>45.71</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>919-80064</t>
+          <t>RV-PDU10-UT</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>FIBRA OPTICA MULTIMODO 6 HILOS OM4 LSZH ANTIRROEDOR ACERO  BOBINA 4 KMS HELLERMANN</t>
+          <t>CANAL DE TENSION 10 TOMAS CON TERMICA IRAM REGUVOLT</t>
         </is>
       </c>
       <c r="C214" t="n">
-        <v>8520.879999999999</v>
+        <v>88.56</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>919-80075</t>
+          <t>20U401A-B</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>FIBRA OPTICA MULTIMODO 12 HILOS OM3 LSZH ANTIRROEDOR DIELECTRICA  BOBINA 4 KMS HELLERMANN</t>
+          <t>MONITOR LG 20" HD HDMI</t>
         </is>
       </c>
       <c r="C215" t="n">
-        <v>9715.16</v>
+        <v>105.01</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>919-80065</t>
+          <t>19M38L</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>FIBRA OPTICA MULTIMODO 6 HILOS OM4 LSZH ANTIRROEDOR DIELECTRICA  BOBINA 4 KMS HELLERMANN</t>
+          <t>MONITOR LG 19" HD HDMI</t>
         </is>
       </c>
       <c r="C216" t="n">
-        <v>8910.719999999999</v>
+        <v>98.68000000000001</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>919-80082</t>
+          <t>22MP410-B</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>FIBRA OPTICA MULTIMODO 12 HILOS OM3 LSZH ANTIRROEDOR ACERO  BOBINA 4 KMS HELLERMANN</t>
+          <t>MONITOR LG 22" HD HDMI</t>
         </is>
       </c>
       <c r="C217" t="n">
-        <v>9306.75</v>
+        <v>117.68</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>919-80076</t>
+          <t>24MS500-B</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>FIBRA OPTICA MULTIMODO 6 HILOS OM3 LSZH ANTIRROEDOR DIELECTRICA  BOBINA 4 KMS HELLERMANN</t>
+          <t>MONITOR LG 24" HD HDMI</t>
         </is>
       </c>
       <c r="C218" t="n">
-        <v>6342.7</v>
+        <v>130.76</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>919-80081</t>
+          <t>27MS500-B</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>FIBRA OPTICA MULTIMODO 6 HILOS OM3 LSZH ANTIRROEDOR ACERO BOBINA 4 KMS HELLERMANN</t>
+          <t>MONITOR LG 27" HD HDMI</t>
         </is>
       </c>
       <c r="C219" t="n">
-        <v>5946.67</v>
+        <v>162.2</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>9E 10KVA</t>
+          <t>32SM5J-B</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>UPS EATON ON-LINE 9E 10KVA 3:1 TOWER EXP.</t>
+          <t>PANT PROF LG PANTALLA SIGNAGE ESTANDAR 32" FULL HD</t>
         </is>
       </c>
       <c r="C220" t="n">
-        <v>2446.47</v>
+        <v>1033.18</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>9PX 6KVAG2</t>
+          <t>43UL3J-E</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>UPS EATON ON-LINE 9PX 6KVA 1:1 RT +SNMP+KITRACK G2</t>
+          <t>PANT PROF LG PANTALLA UHD SIGNAGE WEBOS 43"</t>
         </is>
       </c>
       <c r="C221" t="n">
-        <v>3173.62</v>
+        <v>972.52</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>SM-CT10TST</t>
+          <t>43UL3J-N</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>CANAL DE TENSION 5 TOMAS SIN TERMICA RACKEABLE SMARTFIBER</t>
+          <t>PANT PROF LG PANTALLA UHD SIGNAGE WEBOS 43"</t>
         </is>
       </c>
       <c r="C222" t="n">
-        <v>71.15000000000001</v>
+        <v>972.52</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>SM-CT5TCT</t>
+          <t>43UM5N-H</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>CANAL DE TENSION 5 TOMAS CON TERMICA RACKEABLE SMARTFIBER</t>
+          <t>PANT PROF LG PANTALLA UHD SIGNAGE 43"</t>
         </is>
       </c>
       <c r="C223" t="n">
-        <v>79.86</v>
+        <v>1657.49</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>SM-CT10TCT</t>
+          <t>49VL5PJ-A</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>CANAL DE TENSION 10 TOMAS CON TERMICA RACKEABLE SMARTFIBER</t>
+          <t>PANT PROF LG PARED VIDEO BISEL DELGADO 49" FHD 500NIT</t>
         </is>
       </c>
       <c r="C224" t="n">
-        <v>107.45</v>
+        <v>2599.16</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>SM-CT5TST</t>
+          <t>55XS4P-B</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>CANAL DE TENSION 10 TOMAS SIN TERMICA RACKEABLE SMARTFIBER</t>
+          <t>PANT PROF LG PANTALLA ALTO BRILLO 55" ANTIDECOLORAC</t>
         </is>
       </c>
       <c r="C225" t="n">
-        <v>52.99</v>
+        <v>5163.43</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>RB941-2ND-TC</t>
+          <t>50UL3J-N</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>RB MIKROTIK 941-2nD O TC HAPLITE 4ETH L4 160MW F/INC</t>
+          <t>PANT PROF LG PANTALLA UHD SIGNAGE WEBOS 50"</t>
         </is>
       </c>
       <c r="C226" t="n">
-        <v>33.72</v>
+        <v>1293.52</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>XS+DA0001</t>
+          <t>WP600-B</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>SFP MIKROTIK CABLE DE CON DIRECTA SFP/SFP+/SFP28 1MTS</t>
+          <t>PANT PROF LG PALATAFORMA SEñALIZACION WEBOS BOX</t>
         </is>
       </c>
       <c r="C227" t="n">
-        <v>60.02</v>
+        <v>411.25</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>RB5009UG+S+I</t>
+          <t>U7-PRO</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>RB MIKROTIK 5009UG+S+IN 7ETH/GB 1ETH/2.5GB 1SFP+ F/I</t>
+          <t>AP IN.UBIQUITI UNIFI WI-FI 7 MIMO 2X2 5.7GBPS PRO S/F</t>
         </is>
       </c>
       <c r="C228" t="n">
-        <v>311.85</v>
+        <v>257.56</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>48V2A96W</t>
+          <t>USW-PROMAX16</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>ACC.MIKROTIK FUENTE MIKROTIK 48VOLT 2AMP 96W</t>
+          <t>SWITCH UBIQUITI UNIFI 16 (16 2.5GB/2SFP+) LAYER3</t>
         </is>
       </c>
       <c r="C229" t="n">
-        <v>60.02</v>
+        <v>391.44</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>48POW</t>
+          <t>USW-PRO48POE</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>ACC.MIKROTIK FUENTE MIKROTIK 48 VOLT 1.46AMP 70W</t>
+          <t>SWITCH UBIQUITI UNIFI 48P GB (40POE+/8POE++/4SFP+)</t>
         </is>
       </c>
       <c r="C230" t="n">
-        <v>26.35</v>
+        <v>1576.61</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>SXTSQ LITE5</t>
+          <t>TS-832PX-4G</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>AP OUT.MIKROTIK SXTSQ LITE5 ANTENA 16DBI 23° 5GHZ    S/F</t>
+          <t>STORAGE QNAP NAS 8-BAY ARM 4CORE 1.7GHZ 4GB DDR4</t>
         </is>
       </c>
       <c r="C231" t="n">
-        <v>62.55</v>
+        <v>1747.54</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>CCR20041G12+</t>
+          <t>QXG-10G2SF</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>RB MIKROTIK 20041G-12S-2XS 12SFP+/2SFP+25G SFP28 S/C</t>
+          <t>STORAGE QNAP DUAL-PORT SFP+ 10GBE NETWORK EXP CARD</t>
         </is>
       </c>
       <c r="C232" t="n">
-        <v>852.95</v>
+        <v>478.68</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>TAPO C210</t>
+          <t>RACK 20U-600</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>CAM.IP IN TP LINK CAMARA Wi-Fi INDOOR 2K 3MP</t>
+          <t>RACK GLC RACK 20U-600MM PROF PTA VIDRIO DESAR GLC</t>
         </is>
       </c>
       <c r="C233" t="n">
-        <v>24.28</v>
+        <v>390.59</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>EAP245</t>
+          <t>ARCHER C80</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>AP IN.TP LINK EAP INDOOR AC1750 DUAL BAND MU-MIMO</t>
+          <t>TP LINK ROUTER WIFI DOBLE BANDA AC1900 (4ANT)</t>
         </is>
       </c>
       <c r="C234" t="n">
-        <v>85.64</v>
+        <v>41.78</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>CPE210</t>
+          <t>RACK 30U-600</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>ANTENA TP LINK CPE OUTDOOR N300 2.4GHZ 9 DBI MIMO 2X2</t>
+          <t>RACK GLC RACK 30U-600MM PROF PTA VIDRIO DESAR GLC</t>
         </is>
       </c>
       <c r="C235" t="n">
-        <v>42.66</v>
+        <v>492.23</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>EAP620 HD</t>
+          <t>RACK 20U-800</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>AP IN.TP LINK EAP INDOOR AX1800 DUAL BAND MU-MIMO S/F</t>
+          <t>RACK GLC RACK 20U-800MM PROF PTA VIDRIO DESAR GLC</t>
         </is>
       </c>
       <c r="C236" t="n">
-        <v>125.38</v>
+        <v>466.09</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>UE200</t>
+          <t>TS-664-8G</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>ACC.TP LINK Adaptador de Red USB 2.0 a 100Mbps ETH</t>
+          <t>STORAGE QNAP NAS 6-BAY INTEL CELERON 2.0GHZ 8GB DDR4</t>
         </is>
       </c>
       <c r="C237" t="n">
-        <v>11.96</v>
+        <v>1448.93</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>MC112CS</t>
+          <t>TS-435XEU</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>CONVERTER TP LINK SM GB CONECTOR SC/UPC 10/100MBPS</t>
+          <t>STORAGE QNAP NAS 4-BAY ARM 4CORE 2.2GHZ 4GB DDR4</t>
         </is>
       </c>
       <c r="C238" t="n">
-        <v>31.92</v>
+        <v>1387.22</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>TL-WN823N</t>
+          <t>TS-H1886XURP</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>PLACA RED TP LINK ADAPTADOR USB INALAMBRICO 300 MBPS</t>
+          <t>STORAGE QNAP NAS 12BAY XEON 4CORE 3.2GHZ 32GB UDIMM D</t>
         </is>
       </c>
       <c r="C239" t="n">
-        <v>10.15</v>
+        <v>10369.35</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>ARCHERT2UNAN</t>
+          <t>KVM-4USB-2HDMI-4K</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>PLACA RED TP LINK ADAPTADOR USB INALAMB. NANO AC600</t>
+          <t>Switch Kvm Para 4 Pc Y Salida A 2 Monitores Hdmi Usb 3.0 | TYNET SRL</t>
         </is>
       </c>
       <c r="C240" t="n">
-        <v>10.15</v>
+        <v>330.62</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>TG-3468</t>
+          <t>TK-803R-8X3</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>PLACA RED TP LINK ADAPTADOR DE RED PCI EXPRESS GIGABIT</t>
+          <t>KVM 8 PUERTOS USB/VGA RACKEABLE  Trendnet + 8 CABLES USB  3 MTS</t>
         </is>
       </c>
       <c r="C241" t="n">
-        <v>10.54</v>
+        <v>596.7</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>HC220-G5-2</t>
+          <t>TK-803R-8X1.8</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>TP LINK GPON WHOLE-HOME MESH Wi-Fi AC1200 2PCS</t>
+          <t>KVM 8 PUERTOS USB/VGA RACKEABLE  Trendnet + 8 CABLES USB 1.8 MTS</t>
         </is>
       </c>
       <c r="C242" t="n">
-        <v>65.51000000000001</v>
+        <v>477.36</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>DECO S7-3</t>
+          <t>TK-1603R-8X3+8X1.8</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>TP LINK WHOLE-HOME MESH Wi-Fi SYSTEM AC1900 3PCS</t>
+          <t>KVM 16 PUERTOS USB/VGA RACKEABLE  Trendnet + 8 CABLES USB  3 MTS + 8 cablees usb 1.8 mts</t>
         </is>
       </c>
       <c r="C243" t="n">
-        <v>136.01</v>
+        <v>1324.67</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>TL-SF1009P</t>
+          <t>EBMPV11T1KSB</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>SWITCH TP LINK 9 PUERTOS 10/100 8 PORT POE+</t>
+          <t>ACC.UPS ABB BANCO BAT. EBM PARA PV11T 1KVA S/BAT.</t>
         </is>
       </c>
       <c r="C244" t="n">
-        <v>52.05</v>
+        <v>250.18</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>TL-SG3428XMP</t>
+          <t>ARCHER C86</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>SWITCH TP LINK 24 PUERTOS GB SMART L2 + 4 SFP+ L2+</t>
+          <t>TP LINK ROUTER WIFI DOBLE BANDA AC1900 (6ANT)</t>
         </is>
       </c>
       <c r="C245" t="n">
-        <v>449.2</v>
+        <v>41.78</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>DS-P7001-01</t>
+          <t>ARCHER C64</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>GPON TP LINK OLT GPON PIZZA-BOX 1 PUERTOS GPON 1:128</t>
+          <t>TP LINK ROUTER WIFI DOBLE BANDA AC1200(4ANT)</t>
         </is>
       </c>
       <c r="C246" t="n">
-        <v>370.73</v>
+        <v>36.3</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>CPE220</t>
+          <t>TL-SG1048</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>ANTENA TP LINK CPE OUTDOOR N300 2.4GHZ 12 DBI MIMO 2X29</t>
+          <t>SWITCH TP LINK 48 PUERTOS 10/100/1000</t>
         </is>
       </c>
       <c r="C247" t="n">
-        <v>50.56</v>
+        <v>257.09</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>TAPO C500</t>
+          <t>DECO M4-3</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>CAM.IP IN TP LINK CAMARA Wi-Fi INDOOR-OUTDOOR 1080P 360</t>
+          <t>TP LINK WHOLE-HOME MESH WiFi SYSTEM AC1200 3PCS</t>
         </is>
       </c>
       <c r="C248" t="n">
-        <v>36.09</v>
+        <v>112.48</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>ST10000VE001</t>
+          <t>KS2-MBLUE</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>SEAGATE UNIDAD DE DISCO DURO SKYHAWK 10TB VIGILA</t>
+          <t>SMARTWATCH KIESLECT KIESLECT CALLING WATCH KS2 LTD MBLUE</t>
         </is>
       </c>
       <c r="C249" t="n">
-        <v>369.95</v>
+        <v>39.51</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>MU6H</t>
+          <t>KS2-GRAY</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>PLACA RED MERCUSYS ADAPTADOR USB DOBLE BANDA AC650</t>
+          <t>SMARTWATCH KIESLECT KIESLECT CALLING WATCH KS2 LTD GRAY</t>
         </is>
       </c>
       <c r="C250" t="n">
-        <v>8.83</v>
+        <v>39.57</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>MW150US</t>
+          <t>ST12000NT001</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>PLACA RED MERCUSYS ADAPTADOR USB NANO INALAMBRICO N150</t>
+          <t>SEAGATE UNIDAD DE DISCO DURO IRONWOLF PRO 12TB N</t>
         </is>
       </c>
       <c r="C251" t="n">
-        <v>3.53</v>
+        <v>470.72</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>ARCHER T3U</t>
+          <t>L23UGSR5HAX</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>PLACA RED TP LINK ADAPTADOR USB INALAMB. MINI AC1300</t>
+          <t>RB MIKROTIK PLACA BD WIFI6 1SFP L23UGSR-5HaxD2HaxDNM</t>
         </is>
       </c>
       <c r="C252" t="n">
-        <v>16.1</v>
+        <v>218.78</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>PFA152-E</t>
+          <t>CRS32624G2SI</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>ACC.DAHUA POLE MOUNT BRACKET PARA CAMARA</t>
+          <t>SWITCH MIKROTIK 326-24G-2S+ L5 24ETH 2SPF+ IN-DESKT S/F</t>
         </is>
       </c>
       <c r="C253" t="n">
-        <v>19.64</v>
+        <v>269.17</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>PFA151</t>
+          <t>CRS35448G4S2</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>ACC.DAHUA CORNER MOUNT BRACKET PARA CAMARA</t>
+          <t>SWITCH MIKROTIK 354-48G-4S+2Q+RM 48P 4SPF+ 2QSFP+    S/C</t>
         </is>
       </c>
       <c r="C254" t="n">
-        <v>27.13</v>
+        <v>810.24</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>ULT3000V</t>
+          <t>L009UIGS-RM</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>LYONN UPS 3 KVA ONLINE CON BATERIAS INTERNAS</t>
+          <t>RB MIKROTIK L009UiGS-RM  8G ETH 1 SFP 2,5G FUENTE/IN</t>
         </is>
       </c>
       <c r="C255" t="n">
-        <v>774.38</v>
+        <v>166.37</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>F-RD-12V-5A-60W</t>
+          <t>RB5009UP+S+I</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Fuente Power Supply Rail Din 12v 5a 60w Din Switching SMARTFIBER</t>
+          <t>RB MIKROTIK 5009UPR+S+IN 7ETH/G(POE)1ETH/2.5GB  F/I</t>
         </is>
       </c>
       <c r="C256" t="n">
-        <v>120</v>
+        <v>419.32</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>ZX-GY-2G1EP-1SFP</t>
+          <t>919-81680</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>MEDIA CONVERTER RIEL DIN POE INDUSTRIAL 1 POE GIGA + 1 SFP SLOT GIGA SMARTFIBER</t>
+          <t>PATCHCORD SD LSZH CAT 6 2 METROS GRIS HELLERMANN</t>
         </is>
       </c>
       <c r="C257" t="n">
-        <v>112.71</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>ZX-GY-2G10EP-SFP</t>
+          <t>919-81683</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>SWITCH RIEL DIN POE INDUSTRIAL 8 POE GIGA + 2 SFP SLOT GIGA + 2 RJ45 GIGA SMARTFIBER</t>
+          <t>PATCHCORD SD LSZH CAT 6A 1 METRO GRIS HELLERMANN</t>
         </is>
       </c>
       <c r="C258" t="n">
-        <v>225.42</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>F-RD-48V'10A-480W</t>
+          <t>UH-S3E-3F3</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Fuente Power Supply Rail Din 48v 10a 480w Din Switching SMARTFIBER</t>
+          <t>UARCH WIFI UNIVIEW 3MP WIFI INDOOR PT CAMARA</t>
         </is>
       </c>
       <c r="C259" t="n">
-        <v>375.7</v>
+        <v>43.2</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>F-RD-24V-5A-120W</t>
+          <t>UH-B2D-5F3D</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Fuente Power Supply Rail Din 24v 5a 120w Din Switching SMARTFIBER</t>
+          <t>UARCH WIFI UNIVIEW 5MP WIFI DUAL LIGHT BULLET CAM</t>
         </is>
       </c>
       <c r="C260" t="n">
-        <v>140</v>
+        <v>74.7</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>PL-UTP-C6-PT</t>
+          <t>UH-S3E-3TD</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>PLUG CAT 6 UTP PASANTE COMPATIBLE FURUKAWA COMMSCOPE HELLERMANN</t>
+          <t>UARCH WIFI UNIVIEW 3MP WIFI DUALIGHT INDOOR PT CAM BUTTON</t>
         </is>
       </c>
       <c r="C261" t="n">
-        <v>0.37</v>
+        <v>49.8</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>PL--FTP-C6A-PT</t>
+          <t>UH-B2D-3F3D</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>PLUG CAT 6A FTP PASANTE COMPATIBLE FURUKAWA COMMSCOPE HELLERMANN</t>
+          <t>UARCH WIFI UNIVIEW 3MP WIFI DUAL LIGHT BULLET CAM</t>
         </is>
       </c>
       <c r="C262" t="n">
-        <v>0.9399999999999999</v>
+        <v>67.98999999999999</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>SFP-RJ45-1G</t>
+          <t>UH-P2A-3F4D</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>MODULO SFP Base-T RJ45 1.25G  SMARTFIBER</t>
+          <t>UARCH WIFI UNIVIEW 3MP WIFI DUAL LENGTH INDOOR PT CAM</t>
         </is>
       </c>
       <c r="C263" t="n">
-        <v>56.36</v>
+        <v>60.17</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>CT-PT-C6A</t>
+          <t>TR-WM06-C-I</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>CRIMPEADORA RJ45 CAT 5E 6 6A PASANTE COMPATIBLE FURUKAWA COMMSCOPE HELLERMANN</t>
+          <t>PRIME IP UNIVIEW Wall mount bracket</t>
         </is>
       </c>
       <c r="C264" t="n">
-        <v>93.92</v>
+        <v>19.07</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>SFP-RJ45-10G</t>
+          <t>UH-S3S-33D</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>MODULO SFP Base-T RJ45 10 Gigas COMPATIBLE FURUKAWA COMMSCOPE HELLERMANN</t>
+          <t>UARCH WIFI UNIVIEW 3+3MP WIFI DUAL LENS INDOOR PT CAM</t>
         </is>
       </c>
       <c r="C265" t="n">
-        <v>169.06</v>
+        <v>77.23999999999999</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>SFP+10G-SM-20K-ARB</t>
+          <t>TR-UP08-B-I</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>MODULO SFP+ 10G 20KM 10GBase-LR Dual-LC ARUBA COMPATIBLE SMARTFIBER</t>
+          <t>PRIME IP UNIVIEW POLE MOUNT FOR IPC6412LR</t>
         </is>
       </c>
       <c r="C266" t="n">
-        <v>46.95</v>
+        <v>41.93</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>SFP-1G-SM-20K-CCO-A SFP-1G-SM-20K-CCO-B</t>
+          <t>TR-UP06-BI</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>PAR MODULO SFP BiDi 1.25G 20KM Single-LC CISCO COMPATIBLE SMARTFIBER</t>
+          <t>PRIME IP UNIVIEW POLE MOUNT FOR IPC2K24SE</t>
         </is>
       </c>
       <c r="C267" t="n">
-        <v>45.08</v>
+        <v>10.32</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>SFP+10G-MM-CCO</t>
+          <t>IP2124SB-I</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>MODULO SFP+ 10G 300Mts 850nm Duplex-LC CISCO COMPATIBLE SMARTFIBER</t>
+          <t>PRIME IP UNIVIEW IP CAM 4MP I-TRI-GUARD1 BULLET</t>
         </is>
       </c>
       <c r="C268" t="n">
-        <v>46.95</v>
+        <v>249.01</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>SFP+10G-MM-ARB</t>
+          <t>IPC6412LR-V</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>MODULO SFP+  10G 300Mts 850nm Duplex-LC ARUBA COMPATIBLE SMARTFIBER</t>
+          <t>PRIME IP UNIVIEW IP CAM 2MP 16X LH IR DOME PTZ</t>
         </is>
       </c>
       <c r="C269" t="n">
-        <v>46.95</v>
+        <v>462.46</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>SFP-1G-SM-20K-ARB</t>
+          <t>23500007</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>MODULO SFP 1 GIGA 1310nm 1,25gb LC duplex 20KM ARUBA COMPATIBLE SMARTFIBER</t>
+          <t>CABLE FKW U/UTP CAT6A GIGALAN GREEN LSZH3 CZ 23AWG FURUKAWA</t>
         </is>
       </c>
       <c r="C270" t="n">
-        <v>22.54</v>
+        <v>354.14</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>SFP-1G-MM-ARB</t>
+          <t>ST28000NT000</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>MODULO SFP 1 GIGA 850nm 1,25gb LC duplex 550M ARUBA COMPATIBLE SMARTFIBER</t>
+          <t>SEAGATE UNIDAD DE DISCO DURO IRONWOLF PRO 28B</t>
         </is>
       </c>
       <c r="C271" t="n">
-        <v>22.54</v>
+        <v>828.9</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>SFP-1G-MM-HWE</t>
+          <t>ST20000NT001</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>MODULO SFP 1 GIGA 850nm 1,25gb LC duplex 550M HUAWEI COMPATIBLE SMARTFIBER</t>
+          <t>SEAGATE UNIDAD DE DISCO DURO IRONWOLF PRO 20TB</t>
         </is>
       </c>
       <c r="C272" t="n">
-        <v>22.54</v>
+        <v>769.08</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>SFP-1G-SM-20K-ARB-A SFP-1G-SM-20K-ARB-B</t>
+          <t>ST12000VN000</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>PAR MODULO SFP  BiDi 1.25G 20KM Single-LC ARUBA COMPATIBLE SMARTFIBER</t>
+          <t>SEAGATE UNIDAD DE DISCO DURO IRONWOLF 12TB NAS</t>
         </is>
       </c>
       <c r="C273" t="n">
-        <v>45.08</v>
+        <v>430.94</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>SFP-1G-SM-20K-CCO</t>
+          <t>S-31DLC20D</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>MODULO SFP 1 GIGA 1310nm 1,25gb LC duplex 20KM CISCO COMPATIBLE SMARTFIBER</t>
+          <t>SFP MIKROTIK MODULO 1.25G SM 20KM CONECTOR LC</t>
         </is>
       </c>
       <c r="C274" t="n">
-        <v>22.54</v>
+        <v>44.44</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>RBLHG5ACXLX4</t>
+          <t>NV501-16B-I</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>AP OUT.MIKROTIK AP/CPE + ANTENA 5AC 27DBI PACK X4</t>
+          <t>PRIME IP UNIVIEW NVR 1HDD 16CH 1U SMART</t>
         </is>
       </c>
       <c r="C275" t="n">
-        <v>631.92</v>
+        <v>294.76</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>RBLHG5-KIT-3</t>
+          <t>IP3624LE-W</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>AP OUT.MIKROTIK AP/CPE + ANTENA RBLHG PACK X 3</t>
+          <t>EASY IP UNIVIEW IP CAM 4MP CH WISP FIX WL DOMO</t>
         </is>
       </c>
       <c r="C276" t="n">
-        <v>272.68</v>
+        <v>131.32</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>S2XP-6M0WED</t>
+          <t>IP2314LE-MW</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>CAM.IP IN IMOU RANGER DUAL 6MP 3.6 IR10 MIC MICROSD WIF</t>
+          <t>EASY IP UNIVIEW IP CAM 4MP CH WISP FIX WL BULLET</t>
         </is>
       </c>
       <c r="C277" t="n">
-        <v>81.64</v>
+        <v>131.32</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>CPE510</t>
+          <t>IP2124LB-AK</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>ANTENA TP LINK CPE OUTDOOR N300 5.8GHZ 13DBI MIMO 2X2</t>
+          <t>EASY IP UNIVIEW IP CAM 4MP FIX IR BULLET</t>
         </is>
       </c>
       <c r="C278" t="n">
-        <v>56.95</v>
+        <v>79.48999999999999</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>K3CP-5H0WY</t>
+          <t>IP324LB-AK</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>CAM.IP IMOU BULLET 2C 5MP 2.8 IP67 IR30 MIC SD WIFI</t>
+          <t>EASY IP UNIVIEW IP CAM 4MP FIX IR DOMO IK10</t>
         </is>
       </c>
       <c r="C279" t="n">
-        <v>57.87</v>
+        <v>82.94</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>TI-MGBS10</t>
+          <t>IP2324LB-H</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>INDUSTRIAL MODULO SFP 1 GIGA 10 KMS MONOMODO Trendnet</t>
+          <t>EASY IP UNIVIEW IP CAM 4MP VF IR BULLET</t>
         </is>
       </c>
       <c r="C280" t="n">
-        <v>71.62</v>
+        <v>214.26</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>TPE-S44</t>
+          <t>IP245LP-W</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>SWITCH 8 PUERTOS 4 POE 4 NOPOE Trendnet</t>
+          <t>EASY IP UNIVIEW IP CAM 5MP WISP FIX WL BULLET</t>
         </is>
       </c>
       <c r="C281" t="n">
-        <v>112.51</v>
+        <v>190.2</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>919-81653</t>
+          <t>IP3534LB-H</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>ROLLO CABLE UTP CAT 5E NEGRO 100% COBRE EXTERIOR BOBINA 305MTS HELLERMANN</t>
+          <t>EASY IP UNIVIEW IP CAM 4MP VF IR DOME IK10</t>
         </is>
       </c>
       <c r="C282" t="n">
-        <v>149.9</v>
+        <v>217.72</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>919-81621</t>
+          <t>NV302-32BIQ</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>ROLLO CABLE UTP CAT 6 GRIS CLARO 100% COBRE INTERIOR BOBINA 305MTS HELLERMANN</t>
+          <t>EASY IP UNIVIEW NVR 2HDD 32CH 1U SMART 2 BAHIAS SATA</t>
         </is>
       </c>
       <c r="C283" t="n">
-        <v>196.47</v>
+        <v>431.99</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>919-81616</t>
+          <t>NV301-08BIQ</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>ROLLO CABLE UTP CAT 5E GRIS CLARO 100% COBRE INTERIOR BOBINA 305MTS HELLERMANN</t>
+          <t>EASY IP UNIVIEW NVR 1HDD 8CH 1U SMART</t>
         </is>
       </c>
       <c r="C284" t="n">
-        <v>139.19</v>
+        <v>238.87</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>ULT2000V</t>
+          <t>NV301-16BIQ</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>LYONN UPS 2 KVA ONLINE CON BATERIAS INTERNAS</t>
+          <t>EASY IP UNIVIEW NVR 1HDD 16CH 1U SMART</t>
         </is>
       </c>
       <c r="C285" t="n">
-        <v>574.15</v>
+        <v>269.36</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>ULT-15KVT-T-1-1-3-1</t>
+          <t>IPC6312L-V1</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>LYONN UPS 15KVA TRAFO AISLACION CON BATERIAS SLOT SNMP Y BAT PACK EXPANCION</t>
+          <t>PRIME IP UNIVIEW IP CAM 2MP X5 LIGHTHUNTER TRIGUARD PTZ</t>
         </is>
       </c>
       <c r="C286" t="n">
-        <v>6448.33</v>
+        <v>256.13</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>ULT-10KVT-T</t>
+          <t>IP6422S-X25</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>LYONN UPS 10 KVA TRAFO AISLACION CON BATERIAS SLOT SNMP Y SLOT BAT PACK EXPAN.</t>
+          <t>PRIME IP UNIVIEW IP CAM 2MP 25X LH IR PTZ</t>
         </is>
       </c>
       <c r="C287" t="n">
-        <v>4064.18</v>
+        <v>658.63</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>ST5-100-20KS</t>
+          <t>NV502-32B-I</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>LYONN UPS 20 KVA MODULAR BASE CON 20 KVA</t>
+          <t>PRIME IP UNIVIEW NVR 2HDD 32CH 1U SMART</t>
         </is>
       </c>
       <c r="C288" t="n">
-        <v>7757.1</v>
+        <v>569.2</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>ULT-1000WIII</t>
+          <t>IP2K24SE-WI</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>LYONN UPS 1 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT</t>
+          <t>PRIME IP UNIVIEW IP CAM 4MP WIDE ANGLE BULLET</t>
         </is>
       </c>
       <c r="C289" t="n">
-        <v>515.8200000000001</v>
+        <v>302.38</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>ULT1000V</t>
+          <t>NV504-64E-I</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>LYONN UPS 1 KVA ONLINE CON BATERIAS INTERNAS</t>
+          <t>PRIME IP UNIVIEW NVR 4HDD 64CH 2U SMART</t>
         </is>
       </c>
       <c r="C290" t="n">
-        <v>336.8</v>
+        <v>1468.72</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>CTB-3000AP</t>
+          <t>TR-WE45-I</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>LYONN UPS 3000VA CON DISPLAY</t>
+          <t>PRIME IP UNIVIEW WALL MOUNT FOR IPC6422SR</t>
         </is>
       </c>
       <c r="C291" t="n">
-        <v>587.41</v>
+        <v>30.49</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>CTB-2000AP</t>
+          <t>UH-P2S-33F34</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>LYONN UPS 2000VA CON DISPLAY</t>
+          <t>UARCH WIFI UNIVIEW 3+3MP WIFI DUAL LENS OUTDOOR PT CAM</t>
         </is>
       </c>
       <c r="C292" t="n">
-        <v>315.59</v>
+        <v>109.78</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>TC-NTP1</t>
+          <t>UH-P1A-5F4D</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>TESTER POE INLINE DE RED Trendnet</t>
+          <t>UARCH WIFI UNIVIEW 5MP WIFI DUALIGHT OUTDOOR PT CAM</t>
         </is>
       </c>
       <c r="C293" t="n">
-        <v>140.03</v>
+        <v>83.34</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>TC-NT2</t>
+          <t>IP2122LB-AK</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>TESTER DE RED RJ45 / BNC Trendnet</t>
+          <t>EASY IP UNIVIEW IP CAM 2MP FIX IR BULLET</t>
         </is>
       </c>
       <c r="C294" t="n">
-        <v>98</v>
+        <v>55.3</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>TC-K50C6BK</t>
+          <t>IP2124LE-DL</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>JACK CATEGORIA 6 PACK DE 50 UNIDADES NEGRO Trendnet</t>
+          <t>EASY IP UNIVIEW IP CAM 4MP CH FIX DL BULLET</t>
         </is>
       </c>
       <c r="C295" t="n">
-        <v>151.21</v>
+        <v>117.49</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>TC-K50C6</t>
+          <t>IP3614LE-DL</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>JACK CATEGORIA 6 PACK DE 50 UNIDADES BLANCO Trendnet</t>
+          <t>EASY IP UNIVIEW IP CAM 4MP CH FIX DL DOMO</t>
         </is>
       </c>
       <c r="C296" t="n">
-        <v>151.21</v>
+        <v>117.49</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>TC-K25C6BK</t>
+          <t>UA-B115-A-W</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>JACK CATEGORIA 6 PACK DE 25 UNIDADES NEGRO Trendnet</t>
+          <t>ANALOG UNIVIEW CAM 2M 2.8 FIXED LED BULLET W/MIC</t>
         </is>
       </c>
       <c r="C297" t="n">
-        <v>75.62</v>
+        <v>36.38</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>RV-SDL</t>
+          <t>IP322LB-AK</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Side Door Lock - Repuesto de Traba lateral plastica para los laterales de todos los modelos de racks</t>
+          <t>EASY IP UNIVIEW IP CAM 2MP FIX IR DOMO IK10</t>
         </is>
       </c>
       <c r="C298" t="n">
-        <v>0.72</v>
+        <v>62.21</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>RV-KCT</t>
+          <t>UA-B112-X</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>KIT DE CABLE A TIERRA PARA RACK Y MURALES REGUVOLT</t>
+          <t>ANALOG UNIVIEW CAM 2M 2.8 Fixed IR Bullet IP67</t>
         </is>
       </c>
       <c r="C299" t="n">
-        <v>3.58</v>
+        <v>19.51</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>TC-P12C6AS</t>
+          <t>UA-T132</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>PACHERA 12 PUERTOS CAT 6A BLINDADA DE PARED Trendnet</t>
+          <t>ANALOG UNIVIEW CAM 2M 2.8 Fixed IR TORRE INDOOR</t>
         </is>
       </c>
       <c r="C300" t="n">
-        <v>70.02</v>
+        <v>15.05</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>RV-M-LOCK</t>
+          <t>UA-B115-ADL</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>CERRADURA TIPO MANIJA PARA MURALES  REGUVOLT</t>
+          <t>ANALOG UNIVIEW CAM 5M 2.8 COLHUNT FIXED DUALIGHT BULLET</t>
         </is>
       </c>
       <c r="C301" t="n">
-        <v>7.45</v>
+        <v>40.45</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>RV-TORN-50U</t>
+          <t>UA-T115-ADL</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>JUEGO DE TORNILLOS Y TUERCAS M6 DE FIJACION X 5O UNIDADES REGUVOLT</t>
+          <t>ANALOG UNIVIEW CAM 5M 2.8 CH FIXED DL TORRE</t>
         </is>
       </c>
       <c r="C302" t="n">
-        <v>31</v>
+        <v>40.45</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>RV-FC-3U</t>
+          <t>UA-B115</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>FRENTE CIEGO DE 3 U METALICO CON CEPILLO REGUVOLT</t>
+          <t>ANALOG UNIVIEW CAM 5M 2.8 FIXED IR BULLET INDOOR</t>
         </is>
       </c>
       <c r="C303" t="n">
-        <v>10.16</v>
+        <v>30.9</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>RV-FC-2U</t>
+          <t>UA-T115</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>FRENTE CIEGO DE 2 U METALICO CON CEPILLO REGUVOLT</t>
+          <t>ANALOG UNIVIEW CAM 5M 2.8 FIXED IR TORRE INDOOR</t>
         </is>
       </c>
       <c r="C304" t="n">
-        <v>8.710000000000001</v>
+        <v>30.9</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>RV-FC-1U</t>
+          <t>UA-T112</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>FRENTE CIEGO DE 1 U METALICO CON CEPILLO REGUVOLT</t>
+          <t>ANALOG UNIVIEW CAM 2M 2.8 FIXED IR TORRE INDOOR</t>
         </is>
       </c>
       <c r="C305" t="n">
-        <v>7.98</v>
+        <v>19.92</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>RV-O-2U-TAP</t>
+          <t>XVR301-16Q3</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>ORGANIZADOR DE CABLES HORIZONTAL 2 UNIDADES DE 5 ANILLAS CON TAPA METALICO  REGUVOLT</t>
+          <t>ANALOG UNIVIEW XVR 1HDD 16H 1U INTELLIGENT</t>
         </is>
       </c>
       <c r="C306" t="n">
-        <v>11.47</v>
+        <v>348.62</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>RV-O-1U-TAP</t>
+          <t>XVR301-16F</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>ORGANIZADOR DE CABLES HORIZONTAL 1 UNIDAD DE 5 ANILLAS CON TAPA METALICO  REGUVOLT</t>
+          <t>ANALOG UNIVIEW XVR 1HDD 16H 1U</t>
         </is>
       </c>
       <c r="C307" t="n">
-        <v>7.26</v>
+        <v>169.03</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>RV-O-1U</t>
+          <t>UA-B112-A-W</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>ORGANIZADOR DE CABLES VERTICAL DE 5 ANILLAS METALICO REGUVOLT</t>
+          <t>ANALOG UNIVIEW CAM 2M 2.8 FIXED LED BULLET W/MIC</t>
         </is>
       </c>
       <c r="C308" t="n">
-        <v>6.54</v>
+        <v>27.65</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>RV-R-LOCK</t>
+          <t>XVR302-32Q3</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>CERRADURA TIPO MANIJA PARA RACK  REGUVOLT</t>
+          <t>ANALOG UNIVIEW XVR 1HDD 32 1U INTELLIGENT 2 SATA</t>
         </is>
       </c>
       <c r="C309" t="n">
-        <v>20.87</v>
+        <v>683.04</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>TC-P48C6</t>
+          <t>XVR301-08Q3</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>PACHERA PATCH PANEL CAT 6 48 PUERTOS Trendnet</t>
+          <t>ANALOG UNIVIEW XVR 1HDD 8H 1U INTELLIGENT</t>
         </is>
       </c>
       <c r="C310" t="n">
-        <v>168.01</v>
+        <v>199.21</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>TC-PDT</t>
+          <t>XVR301-08F</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>IMPACTADORA JACK CAT 5 6 6A Trendnet</t>
+          <t>ANALOG UNIVIEW XVR 1HDD 8CH 1U</t>
         </is>
       </c>
       <c r="C311" t="n">
-        <v>45.36</v>
+        <v>91.48</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>RV-COOL-4U</t>
+          <t>IPT132-ADLE</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>MODULO DE VENTILACION X 4  COOLERS PARA RACK DE TECHO REGUVOLT</t>
+          <t>BASIC IP UNIVIEW 2MP ECO IP DUAL LIGHT TORRE CAM</t>
         </is>
       </c>
       <c r="C312" t="n">
-        <v>43.56</v>
+        <v>34.97</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>TI-IG90</t>
+          <t>IPB132-ADLE</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>INDUSTRIAL INYECTOR POE++ 95W RJ45  A RJ45 POE Trendnet</t>
+          <t>BASIC IP UNIVIEW 2MP ECO IP DUAL LIGHT BULLET CAM</t>
         </is>
       </c>
       <c r="C313" t="n">
-        <v>268.51</v>
+        <v>34.97</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>TI-IG60</t>
+          <t>IPT134-ADLE</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>INDUSTRIAL INYECTOR POE+ 60W RJ45  A RJ45 POE Trendnet</t>
+          <t>BASIC IP UNIVIEW 4MP ECO IP DUAL LIGHT TORRE CAM</t>
         </is>
       </c>
       <c r="C314" t="n">
-        <v>225.05</v>
+        <v>61.19</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>TI-IG30</t>
+          <t>IPB134-ADLE</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>INDUSTRIAL INYECTOR POE+ 30W RJ45  A RJ45 POE Trendnet</t>
+          <t>BASIC IP UNIVIEW 4MP ECO IP DUAL LIGHT BULLET CAM</t>
         </is>
       </c>
       <c r="C315" t="n">
-        <v>173.89</v>
+        <v>61.19</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>TI-G80</t>
+          <t>IP2122LE-DL</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>INDUSTRIAL SWITCH 8 PUERTOS GIGA Trendnet</t>
+          <t>EASY IP UNIVIEW IP CAM 2MP CH FIX DL BULLET</t>
         </is>
       </c>
       <c r="C316" t="n">
-        <v>242.95</v>
+        <v>93.3</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>TI-G642I</t>
+          <t>NV108S3-P8E</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>INDUSTRIAL SWITCH 4 GIGAS + 2 SFP ADMINISTRABLE Trendnet</t>
+          <t>BASIC IP UNIVIEW NVR 1HDD 8CH ECO 8POE</t>
         </is>
       </c>
       <c r="C317" t="n">
-        <v>498.67</v>
+        <v>119.94</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>TI-G102</t>
+          <t>NV116E2</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>10-Port Hardened Industrial Gigabit Switch Trendnet</t>
+          <t>BASIC IP UNIVIEW NVR 1HDD 16CH</t>
         </is>
       </c>
       <c r="C318" t="n">
-        <v>524.22</v>
+        <v>170.76</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>TI-F10S30</t>
+          <t>UA-T112-ADL</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>INDUSTRIAL MEDIA CONVERTER SC MONOMODO 30 KMS Trendnet</t>
+          <t>ANALOG UNIVIEW CAM 2M 2.8 CH FIXED DL DOMO</t>
         </is>
       </c>
       <c r="C319" t="n">
-        <v>230.15</v>
+        <v>30.08</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>TFC-PGSFP</t>
+          <t>XVR301-04F</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>MEDIA CONVERTER POE IN A SFP 1 GIGA Trendnet</t>
+          <t>ANALOG UNIVIEW XVR 1HDD 4CH 1U</t>
         </is>
       </c>
       <c r="C320" t="n">
-        <v>94.61</v>
+        <v>77.05</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>TFC-GSFP</t>
+          <t>IP3612LE-DL</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>MEDIA CONVERTER GIGABIT RJ45 A SFP 1 GIGA Trendnet</t>
+          <t>EASY IP UNIVIEW IP CAM 2MP CH FIX DL Domo</t>
         </is>
       </c>
       <c r="C321" t="n">
-        <v>69.06</v>
+        <v>93.3</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>TFC-GMSC</t>
+          <t>UA-B112-ADL</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>MEDIA CONVERTER GIGABIT RJ45 A SC MULTIMODO  1 GIGA Trendnet</t>
+          <t>ANALOG UNIVIEW CAM 2M 2.8 CH FIEXD DL BULLET</t>
         </is>
       </c>
       <c r="C322" t="n">
-        <v>109.98</v>
+        <v>30.08</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>TFC-1600MM</t>
+          <t>PV11T 10KVA</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>MODULOP SNMP CHASIS TFC-1600 TRENDNET</t>
+          <t>UPS ABB POWERVALUE 11 T G2 B. 1:1 10KVA</t>
         </is>
       </c>
       <c r="C323" t="n">
-        <v>153.43</v>
+        <v>2630.12</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>TFC-10GSFP</t>
+          <t>CT5000</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>MEDIA CONVERTER 10 GIGAS SFP+ A RJ45 10 GIGAS Trendnet</t>
+          <t>ACC.RACK GLC CANAL DE TENSION 5 TOMAS S/TERMICA</t>
         </is>
       </c>
       <c r="C324" t="n">
-        <v>265.96</v>
+        <v>54.23</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>TEG-S25</t>
+          <t>PV11T 1KVA</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>SWITCH 24 PUERTOS GIGA RACKEABLE Trendnet</t>
+          <t>UPS ABB POWERVALUE 11 T G2 B. 1:1 1KVA</t>
         </is>
       </c>
       <c r="C325" t="n">
-        <v>204.59</v>
+        <v>390.5</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>TEG-S24G</t>
+          <t>PV11T 2KVA</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>SWITCH 24 PUERTOS GIGA RACKEABLE Trendnet</t>
+          <t>UPS ABB POWERVALUE 11 T G2 B. 1:1 2KVA</t>
         </is>
       </c>
       <c r="C326" t="n">
-        <v>202.02</v>
+        <v>651.73</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>TEG-3102WS</t>
+          <t>PV11T 3KVA</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>SWITCH 8 PUERTOS 2.5GB + 4 SFP 10 GB Trendnet</t>
+          <t>UPS ABB POWERVALUE 11 T G2 B. 1:1 3KVA</t>
         </is>
       </c>
       <c r="C327" t="n">
-        <v>409.16</v>
+        <v>778.36</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>TEG-30284</t>
+          <t>193V5LHSB2</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>SWITCH 24 PUERTOS GIGA  4 SFP+ 10G ADMINISTRABLE Trendnet</t>
+          <t>MONITOR PHILIPS LED 19" VGA HDMI</t>
         </is>
       </c>
       <c r="C328" t="n">
-        <v>434.75</v>
+        <v>101.94</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>TEG-284WS</t>
+          <t>PULPITO 1X4</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>SWITCH 28 PUERTOS GIGA  4 SFP ADMINISTRABLE Trendnet</t>
+          <t>ACC.DAHUA PULPITO 1X4</t>
         </is>
       </c>
       <c r="C329" t="n">
-        <v>332.46</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>TI-PE50</t>
+          <t>PL--FTP-C6A-PT</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>INDUSTRIAL SWITCH POE+ 90W 5 PUERTOS Trendnet</t>
+          <t>PLUG</t>
         </is>
       </c>
       <c r="C330" t="n">
-        <v>196.91</v>
+        <v>0.9399999999999999</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>TEG-082WS</t>
+          <t>CT-PT-C6A</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>SWITCH 8 PUERTOS GIGA + 2 PUERTOS SFP Trendnet</t>
+          <t>CRIMPEADORA RJ45 CAT 5E 6 6A PASANTE COMPATIBLE FURUKAWA COMMSCOPE HELLERMANN</t>
         </is>
       </c>
       <c r="C331" t="n">
-        <v>179.03</v>
+        <v>56.36</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>RV-E-RDC-1U950</t>
+          <t>SM-GP66X19X30</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>BANDEJA FIJA VENTILADA 1 UNIDAD / 950mm / solo para linea DE RACK Data Center (RDC) REGUVOLT</t>
+          <t>GABINETE DE POSTE  EXTERIOR RACKEABLE  65CM X 19" X 30CM  (alto ancho prof.) NODO IP 65 OUTDOOR</t>
         </is>
       </c>
       <c r="C332" t="n">
-        <v>50.82</v>
+        <v>310.61</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>RV-COOL-2U</t>
+          <t>SM-GP45X45X22</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>MODULO DE VENTILACION X 2  COOLERS PARA RACK DE TECHO REGUVOLT</t>
+          <t>GABINETE DE POSTE RACKEABLE  45CM X45CM X22CM   (alto ancho prof.) EXTERIOR IP 65 OUTDOOR</t>
         </is>
       </c>
       <c r="C333" t="n">
-        <v>21.78</v>
+        <v>230.38</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>RV-R-47U800</t>
+          <t>EDX1000AR</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>RACK 47 UNIDADES 800MM 19"  juego de ruedas y puerta trasera ciega incluidos (DESARMADO) REGUVOLT</t>
+          <t>UPS EATON ON-LINE DX-AR 1KVA - 3 TOMAS IRAM 10A</t>
         </is>
       </c>
       <c r="C334" t="n">
-        <v>692.6</v>
+        <v>361.18</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>RV-R-47U600</t>
+          <t>SM-GP60X45X22</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>RACK 47 UNIDADES 600MM 19"  juego de ruedas y puerta trasera ciega incluidos (DESARMADO) REGUVOLT</t>
+          <t>GABINETE DE POSTE EXTERIOR CCTV 60CM X 45CM X 22 CM  (alto ancho prof.) IP 65 OUTDOOR</t>
         </is>
       </c>
       <c r="C335" t="n">
-        <v>641.78</v>
+        <v>265.35</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>RV-R-42U800</t>
+          <t>EDX3000AR</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>RACK 42 UNIDADES 800MM 19"  juego de ruedas y puerta trasera ciega incluidos (DESARMADO) REGUVOLT</t>
+          <t>UPS EATON ON-LINE DX-AR 3KVA - 4 IRAM 10A +BORNERA</t>
         </is>
       </c>
       <c r="C336" t="n">
-        <v>624.36</v>
+        <v>651.95</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>RV-R-42U600</t>
+          <t>EDX2000AR</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>RACK 42 UNIDADES 600MM 19"  juego de ruedas y puerta trasera ciega incluidos (DESARMADO) REGUVOLT</t>
+          <t>UPS EATON ON-LINE DX-AR 2KVA - 3 TOMAS IRAM 10A +B</t>
         </is>
       </c>
       <c r="C337" t="n">
-        <v>566.28</v>
+        <v>568.5</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>RV-R-32U800</t>
+          <t>RV-LT2000RT+BANCO24</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>RACK 32 UNIDADES 800MM 19"  juego de ruedas y puerta trasera ciega incluidos (DESARMADO) REGUVOLT</t>
+          <t>UPS 2000VA RACKEABLE + BANCO 24 BATERIAS + PLACA SNMP</t>
         </is>
       </c>
       <c r="C338" t="n">
-        <v>517.13</v>
+        <v>1277.82</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>RV-R-32U600</t>
+          <t>ULT-1000XE</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>RACK 32 UNIDADES 600MM 19"  juego de ruedas y puerta trasera ciega incluidos (DESARMADO) REGUVOLT</t>
+          <t>LYONN UPS 1 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BAT. CON BORNERA</t>
         </is>
       </c>
       <c r="C339" t="n">
-        <v>473.06</v>
+        <v>447.24</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>RV-R-22U800</t>
+          <t>ULT-1500XE</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>RACK 22 UNIDADES 800MM 19"  juego de ruedas y puerta trasera ciega incluidos (DESARMADO) REGUVOLT</t>
+          <t>LYONN UPS 1.5 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BAT. CON BORNERA</t>
         </is>
       </c>
       <c r="C340" t="n">
-        <v>410.27</v>
+        <v>602.4</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>RV-R-22U600</t>
+          <t>ULT-2000XE</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>RACK 22 UNIDADES 600MM 19"  juego de ruedas y puerta trasera ciega incluidos (DESARMADO) REGUVOLT</t>
+          <t>LYONN UPS 2 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BAT. CON BORNERA</t>
         </is>
       </c>
       <c r="C341" t="n">
-        <v>362.27</v>
+        <v>768</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>RV-M-15U450</t>
+          <t>ULT-3000XE</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>RACK MURAL 15 UNIDADES 450MM (DESARMADO)  REGUVOLT</t>
+          <t>LYONN UPS 3 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BAT. CON BORNERA</t>
         </is>
       </c>
       <c r="C342" t="n">
-        <v>142.3</v>
+        <v>937.5</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>RV-M-12U450</t>
+          <t>ULT-6000XE</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>RACK MURAL 12 UNIDADES 450MM (DESARMADO)  REGUVOLT</t>
+          <t>LYONN UPS 6 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BAT. CON BORNERA</t>
         </is>
       </c>
       <c r="C343" t="n">
-        <v>122.26</v>
+        <v>1674.21</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>RV-M-9U450</t>
+          <t>ULT-8000XE</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>RACK MURAL 9 UNIDADES 450MM (DESARMADO)  REGUVOLT</t>
+          <t>LYONN UPS 8 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BAT. CON BORNERA</t>
         </is>
       </c>
       <c r="C344" t="n">
-        <v>109.31</v>
+        <v>1855.45</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>RV-M-6U450</t>
+          <t>ULT1000XE</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>RACK MURAL 6 UNIDADES 450MM (DESARMADO)  REGUVOLT</t>
+          <t>LYONN UPS 10 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BAT. CON BORNERA</t>
         </is>
       </c>
       <c r="C345" t="n">
-        <v>93.22</v>
+        <v>1988.45</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>RV-M-4U450</t>
+          <t>ULT-1000-RM-XE</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>RACK MURAL 4 UNIDADES 450MM (DESARMADO)  REGUVOLT</t>
+          <t>LYONN UPS 1 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BATERIA BORNERA RACKEABLE</t>
         </is>
       </c>
       <c r="C346" t="n">
-        <v>91.76000000000001</v>
+        <v>447.24</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>919-81659</t>
+          <t>ULT-1500-RM-XE</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>ROLLO CABLE UTP CAT 6 NEGRO 100% COBRE EXTERIOR BOBINA 305MTS HELLERMANN</t>
+          <t>LYONN UPS 1.5 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BATERIA BORNERA RACKEABLE</t>
         </is>
       </c>
       <c r="C347" t="n">
-        <v>196.47</v>
+        <v>602.4</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>RV-RA-38U</t>
+          <t>ULT-10000RM</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>RACK 38 UNIDADES 19"  ABIERTO  juego de ruedas INCLUIDO  (DESARMADO) REGUVOLT</t>
+          <t>LYONN UPS 10 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT RACKEABLE</t>
         </is>
       </c>
       <c r="C348" t="n">
-        <v>169.88</v>
+        <v>2456.55</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>TI-PF11SFP</t>
+          <t>ULT-2000-RM-XE</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>INDUSTRIAL MEDIA CONVERTER GIGA SFP A POE+ 30W Trendnet</t>
+          <t>LYONN UPS 2 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BATERIA BORNERA RACKEABLE</t>
         </is>
       </c>
       <c r="C349" t="n">
-        <v>306.86</v>
+        <v>768</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>RV-RS-42U800</t>
+          <t>ULT-6000-RM-XE</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>RACK SERVER 42 UNIDADES / 800MM / 19" / Soporta 800Kg. de carga /  Puerta delantera microperforada / Puerta trasera doble microperforada /  juego de ruedas incluidos (DESARMADO) REGUVOLT</t>
+          <t>LYONN UPS 6 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BATERIA BORNERA RACKEABLE</t>
         </is>
       </c>
       <c r="C350" t="n">
-        <v>987.36</v>
+        <v>1674.21</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>RV-RS-42U1200</t>
+          <t>ULT-10000-RM-XE</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Rack Server 42 UNIDADES /1200MM / 19" / Soporta 800Kg. de carga / Puerta delantera microperforada; Puerta trasera doble microperforada / juego de ruedas incluidos (DESARMADO) REGUVOLT</t>
+          <t>LYONN UPS 10 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BATERIA BORNERA RACKEABLE</t>
         </is>
       </c>
       <c r="C351" t="n">
-        <v>1161.6</v>
+        <v>1988.45</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>RV-E-RDC-1U750</t>
+          <t>ULT-3KVT-T</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>BANDEJA FIJA VENTILADA 1 UNIDAD / 750mm / solo para linea DE RACK Data Center (RDC) REGUVOLT</t>
+          <t>LYONN UPS 3KVA TRAFO AISLACION CON BATERIAS SLOT SNMP Y SLOT BAT PACK EXPAN.</t>
         </is>
       </c>
       <c r="C352" t="n">
-        <v>44.21</v>
+        <v>1816.33</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>RV-E-RDC-1U550</t>
+          <t>ULT-6KVT-T</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>BANDEJA FIJA VENTILADA 1 UNIDAD / 550mm / solo para linea DE RACK Data Center (RDC) REGUVOLT</t>
+          <t>LYONN UPS 6 KVA TRAFO AISLACION CON BATERIAS SLOT SNMP Y SLOT BAT PACK EXPAN.</t>
         </is>
       </c>
       <c r="C353" t="n">
-        <v>28.46</v>
+        <v>3362.76</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>RV-E-1U950</t>
+          <t>ULT-10KVT-T</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>BANDEJA FIJA VENTILADA  /485mm x 950mm REGUVOLT</t>
+          <t>LYONN UPS 10 KVA TRAFO AISLACION CON BATERIAS SLOT SNMP Y SLOT BAT PACK EXPAN.</t>
         </is>
       </c>
       <c r="C354" t="n">
-        <v>31.94</v>
+        <v>3996.45</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>RV-E-1U750</t>
+          <t>ULT-15KVT-T-1-1-3-1</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>BANDEJA FIJA VENTILADA  /485mm x 750mm REGUVOLT</t>
+          <t>LYONN UPS 15KVA TRAFO AISLACION CON BATERIAS SLOT SNMP Y BAT PACK EXPANCION</t>
         </is>
       </c>
       <c r="C355" t="n">
-        <v>23.23</v>
+        <v>6340.87</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>RV-E-1U650</t>
+          <t>ULT-10K-3-1</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>BANDEJA FIJA VENTILADA  /485mm x 650mm REGUVOLT</t>
+          <t>LYONN UPS 10KVA 3:1 TRI--MONO CON BATERIAS SLOT SNMP Y BAT PACK EXPAN.</t>
         </is>
       </c>
       <c r="C356" t="n">
-        <v>18.88</v>
+        <v>3304.08</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>RV-E-1U550</t>
+          <t>ULT-10KRM-3-1</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>BANDEJA FIJA VENTILADA  /485mm x 550mm REGUVOLT</t>
+          <t>LYONN UPS 10KVA 3:1 TRI--MONO CON BATERIAS SLOT SNMP Y BAT PACK EXPAN. RACKEABLE</t>
         </is>
       </c>
       <c r="C357" t="n">
-        <v>17.28</v>
+        <v>4983.51</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>RV-E-1U450</t>
+          <t>ULT-15K-1-1-3-1</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>BANDEJA FIJA VENTILADA  /485mm x 450mm REGUVOLT</t>
+          <t>LYONN UPS 15KVA 3:1 TRI--MONO CON BATERIAS SLOT SNMP Y BAT PACK EXPAN.</t>
         </is>
       </c>
       <c r="C358" t="n">
-        <v>12.49</v>
+        <v>5997.94</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>RV-E-1U350</t>
+          <t>ULT-3000-RM-XE</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>BANDEJA FIJA VENTILADA  /485mm x 350mm REGUVOLT</t>
+          <t>LYONN UPS 3 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BATERIA BORNERA RACKEABLE</t>
         </is>
       </c>
       <c r="C359" t="n">
-        <v>11.04</v>
+        <v>937.5</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>RV-BT-911</t>
+          <t>ULT-20K-1-1-3-1</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>BANDEJA DESLIZABLE 19" VENTILADA  DE 900/ 1000 MM DE PROFUNDIDAD PARA USO DE TECLADO / MODEM/ MEDIA CONVERTER / ROUTER / REGUVOLT / SWITCH / KVM REGUVOLT</t>
+          <t>LYONN UPS 20KVA 3:1 TRI--MONO CON BATERIAS SLOT SNMP Y BAT PACK EXPAN.</t>
         </is>
       </c>
       <c r="C360" t="n">
-        <v>36.3</v>
+        <v>6702.05</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>RV-BT-68</t>
+          <t>ULT-6000RM</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>BANDEJA DESLIZABLE 19" VENTILADA  DE 600/ 800 MM DE PROFUNDIDAD PARA USO DE TECLADO / MODEM/ MEDIA CONVERTER / ROUTER / REGUVOLT / SWITCH / KVM REGUVOLT</t>
+          <t>LYONN UPS 6 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT RACKEABLE</t>
         </is>
       </c>
       <c r="C361" t="n">
-        <v>29.04</v>
+        <v>2156.65</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>RV-B-2U350</t>
+          <t>ULT-2000RM</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>BANDEJA FIJA VENTILADA 2 UNIDAD 350 MM PROFUNDIDAD  /  USO RACK Y MURALES 19"  / REGUVOLT</t>
+          <t>LYONN UPS 2 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT RACKEABLE</t>
         </is>
       </c>
       <c r="C362" t="n">
-        <v>27.45</v>
+        <v>852.75</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>RV-B-2U250</t>
+          <t>DESIRE-500AP</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>BANDEJA FIJA VENTILADA 2 UNIDAD 250 MM PROFUNDIDAD  /  USO RACK Y MURALES 19"  / REGUVOLT</t>
+          <t>LYONN UPS 500VA CON DISPLAY</t>
         </is>
       </c>
       <c r="C363" t="n">
-        <v>26.35</v>
+        <v>46.94</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>RV-B-1U350</t>
+          <t>CTB-800AP</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>BANDEJA FIJA VENTILADA 1 UNIDAD 350 MM PROFUNDIDAD  /  USO RACK Y MURALES 19"  / REGUVOLT</t>
+          <t>LYONN UPS 800VA CON DISPLAY</t>
         </is>
       </c>
       <c r="C364" t="n">
-        <v>14.95</v>
+        <v>52.16</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>RV-B-1U250</t>
+          <t>CTB-1200AP</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>BANDEJA FIJA VENTILADA 1 UNIDAD 250 MM PROFUNDIDAD  /  USO RACK Y MURALES 19"  / REGUVOLT</t>
+          <t>LYONN UPS 1200VA CON DISPLAY</t>
         </is>
       </c>
       <c r="C365" t="n">
-        <v>14.95</v>
+        <v>129.09</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>RV-RDC-42U1200</t>
+          <t>CTB-1500AP</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Rack Data Center 42 UNIDADES / 19" / 1200MM / Soporta 1300Kg. de carga / Puerta delantera microperforada; Puerta trasera doble microperforada / juego de ruedas incluidos (DESARMADO) REGUVOLT</t>
+          <t>LYONN UPS 1500VA CON DISPLAY</t>
         </is>
       </c>
       <c r="C366" t="n">
-        <v>1354.72</v>
+        <v>236.01</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>RV-RDC-42U1000</t>
+          <t>CTB-2000AP</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Rack Data Center 42 UNIDADES /1000MM / 19" / Soporta 1300Kg. de carga / Puerta delantera microperforada; Puerta trasera doble microperforada / juego de ruedas incluidos (DESARMADO) REGUVOLT</t>
+          <t>LYONN UPS 2000VA CON DISPLAY</t>
         </is>
       </c>
       <c r="C367" t="n">
-        <v>1257.43</v>
+        <v>310.33</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>RV-RDC-42U800</t>
+          <t>CTB-3000AP</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Rack Data Center 42 UNIDADES / 800MM / 19" /  Soporta 1300Kg. de carga / Puerta delantera microperforada; Puerta trasera doble microperforada / juego de ruedas incluidos (DESARMADO) REGUVOLT</t>
+          <t>LYONN UPS 3000VA CON DISPLAY</t>
         </is>
       </c>
       <c r="C368" t="n">
-        <v>1437.48</v>
+        <v>577.63</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>RV-RS-42U1000</t>
+          <t>CTB1200XEV</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Rack Server 42 UNIDADES / 1000MM / 19" /  Soporta 800Kg. de carga / Puerta delantera microperforada / Puerta trasera doble microperforada / juego de ruedas incluidos (DESARMADO) REGUVOLT</t>
+          <t>LYONN UPS 1200 VA SIN BATERIA CON BORNERA</t>
         </is>
       </c>
       <c r="C369" t="n">
-        <v>1052.7</v>
+        <v>292.07</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>RV-COOL-1U</t>
+          <t>CTB 2000XEV</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>MODULO DE VENTILACION X 1 COOLER PARA MURAL REGUVOLT</t>
+          <t>LYONN UPS 2000 SIN BATERIA CON BORNERA</t>
         </is>
       </c>
       <c r="C370" t="n">
-        <v>17.42</v>
+        <v>410.73</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>TI-PG541I</t>
+          <t>ULT1000V</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>INDUSTRIAL SWITCH 4 POE GIGA + 1 SFP +1 RJ45 GIGA - 120 VATIOS ADMINISTRABLE  Trendnet</t>
+          <t>LYONN UPS 1 KVA ONLINE CON BATERIAS INTERNAS</t>
         </is>
       </c>
       <c r="C371" t="n">
-        <v>575.38</v>
+        <v>333.8</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>TI-PG102I</t>
+          <t>ULT-3000RM</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>INDUSTRIAL SWITCH 8 POE+ GIGA RJ45 + 2 SFP + 2 RJ45 GIGA 240WATT  ADMINISTRABLE Trendnet</t>
+          <t>LYONN UPS 3 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT RACKEABLE</t>
         </is>
       </c>
       <c r="C372" t="n">
-        <v>946.1799999999999</v>
+        <v>1153.95</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>0G20P4TVP01B000</t>
+          <t>ULT2000V</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Gabinete CCTV Poste 450 x 450 x 210 MM SMARTFIBER</t>
+          <t>LYONN UPS 2 KVA ONLINE CON BATERIAS INTERNAS</t>
         </is>
       </c>
       <c r="C373" t="n">
-        <v>201.83</v>
+        <v>522.86</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>TUC-ET2G</t>
+          <t>ULT-1000WIII</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>ADAPTADOR USB 3.1 A RJ45 2.5 GIGA Trendnet</t>
+          <t>LYONN UPS 1 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT</t>
         </is>
       </c>
       <c r="C374" t="n">
-        <v>48.6</v>
+        <v>507.22</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>0G20P2TVP01B000</t>
+          <t>ULT-1500WIII</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Gabinete CCTV Poste 650 x 450 x 210 MM SMARTFIBER</t>
+          <t>LYONN UPS 1.5 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT</t>
         </is>
       </c>
       <c r="C375" t="n">
-        <v>271.52</v>
+        <v>684.55</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>TU3-ETG</t>
+          <t>ULT-2000WIII</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>ADAPTADOR USB 3.0 A RJ45 1 GIGA Trendnet</t>
+          <t>LYONN UPS 2 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT</t>
         </is>
       </c>
       <c r="C376" t="n">
-        <v>37.09</v>
+        <v>871.01</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>TPE-TG83</t>
+          <t>ULT-3000WIII</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>SWITCH 8 PUERTOS GIGA  POE+ 65W Trendnet</t>
+          <t>LYONN UPS 3 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT</t>
         </is>
       </c>
       <c r="C377" t="n">
-        <v>153.43</v>
+        <v>1088.76</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>TPE-TG50G</t>
+          <t>ULT-6000</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>SWITCH 5 PUERTOS GIGA  POE+ 31W Trendnet</t>
+          <t>LYONN UPS 6 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT</t>
         </is>
       </c>
       <c r="C378" t="n">
-        <v>115.07</v>
+        <v>1946.72</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>TPE-LG80</t>
+          <t>ULT-8000</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>SWITCH 8 PUERTOS GIGA POE+ 65W 200MTS  Trendnet</t>
+          <t>LYONN UPS 8 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT</t>
         </is>
       </c>
       <c r="C379" t="n">
-        <v>153.43</v>
+        <v>2156.65</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>TPE-E110</t>
+          <t>ULT-10000</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>EXTENSOR POE GIGABIT HASTA 52W FUENTE 1 POE IN 1 POE OUT 200MTS Trendnet</t>
+          <t>LYONN UPS 10 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT</t>
         </is>
       </c>
       <c r="C380" t="n">
-        <v>107.4</v>
+        <v>2311.81</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>TPE-2840WS</t>
+          <t>ULT-1000RM</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>SWITCH 24 POE+ 4 SFP 4 RJ45GIGA ADMINISTRABLE RACKEBALE Trendnet</t>
+          <t>LYONN UPS 1 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT RACKEABLE</t>
         </is>
       </c>
       <c r="C381" t="n">
-        <v>767.17</v>
+        <v>521.5599999999999</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>TPE-119GI</t>
+          <t>ULT-1500RM</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>INYECTOR POE++ 95W IEEE 802.3 IEEE 802.3u IEEE 802.3ab IEEE 802.3af IEEE 802.3at IEEE 802.3bt Trendnet</t>
+          <t>LYONN UPS 1.5 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT RACKEABLE</t>
         </is>
       </c>
       <c r="C382" t="n">
-        <v>117.62</v>
+        <v>822.76</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>TPE-115GI</t>
+          <t>ULT3000V</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>INYECTOR POE+ 30W  Trendnet</t>
+          <t>LYONN UPS 3 KVA ONLINE CON BATERIAS INTERNAS</t>
         </is>
       </c>
       <c r="C383" t="n">
-        <v>53.71</v>
+        <v>636.3</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>TPE-117GI</t>
+          <t>CTB-800LED</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>INYECTOR POE++ 60W  Admite IEEE 802.3af / 802.3at / 802.3bt Trendnet</t>
+          <t>LYONN UPS 800VA SIN DISPLAY</t>
         </is>
       </c>
       <c r="C384" t="n">
-        <v>94.61</v>
+        <v>52.16</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>TK-802R</t>
+          <t>ULT-20KRM-1-1-3-1</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>KVM 8PUERTOS PS2/VGA RACKEABLE  Trendnet</t>
+          <t>LYONN UPS 20KVA 3:1 TRI--MONO CON BATERIAS SLOT SNMP Y BAT PACK EXPAN. RACKEABLE</t>
         </is>
       </c>
       <c r="C385" t="n">
-        <v>276.19</v>
+        <v>9385.469999999999</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>TI-S24052</t>
+          <t>ST5-100-15KS</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>INDUSTRIAL RIEL DIN FUENTE 240W RIEL DIN 48/56V Trendnet</t>
+          <t>LYONN UPS 15 KVA MODULAR BASE CON 10 KVA</t>
         </is>
       </c>
       <c r="C386" t="n">
-        <v>271.06</v>
+        <v>5541.58</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>TK-1601R 16</t>
+          <t>F-RD-48V'10A-480W</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>KVM 16 PUERTOS PS2/VGA RACKEABLE Trendnet</t>
+          <t>Fuente Power Supply Rail Din 48v 10a 480w Din Switching SMARTFIBER</t>
         </is>
       </c>
       <c r="C387" t="n">
-        <v>345.24</v>
+        <v>388.77</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>TI-PG62B</t>
+          <t>SFP-1G-SM-20K-ARB</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>INDUSTRIAL SWITCH 4 POE+ 2 SFP DE 12 A 56V  Trendnet</t>
+          <t>MODULO SFP 1 GIGA monomodo 1310nm LC duplex 20KM ARUBA COMPATIBLE SMARTFIBER</t>
         </is>
       </c>
       <c r="C388" t="n">
-        <v>549.8200000000001</v>
+        <v>22.54</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>TI-PG102</t>
+          <t>SFP-1G-SM-20K-CCO</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>INDUSTRIAL SWITCH 8 POE+ GIGA RJ45 + 2 SFP + 2 RJ45 GIGA 240WATT Trendnet</t>
+          <t>MODULO SFP 1 GIGA 1310nm 1,25gb LC duplex 20KM CISCO COMPATIBLE SMARTFIBER</t>
         </is>
       </c>
       <c r="C389" t="n">
-        <v>716.03</v>
+        <v>22.54</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>24V1.2A</t>
+          <t>SFP-1G-MM-HWE</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>ACC.MIKROTIK FUENTE MIKROTIK 24V 1.2A (SOLO ASOCIADO)</t>
+          <t>MODULO SFP 1 GIGA 850nm 1,25gb LC duplex 550M HUAWEI COMPATIBLE SMARTFIBER</t>
         </is>
       </c>
       <c r="C390" t="n">
-        <v>0.01</v>
+        <v>22.54</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>SXTSQ LITE2</t>
+          <t>SFP-1G-MM-ARB</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>AP OUT.MIKROTIK SXTSQ LITE2 ANTENA 10DBI 23° 2.4GHZ</t>
+          <t>MODULO SFP 1 GIGA 850nm 1,25gb LC duplex 550M ARUBA COMPATIBLE SMARTFIBER</t>
         </is>
       </c>
       <c r="C391" t="n">
-        <v>52.07</v>
+        <v>22.54</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>RB1100X4</t>
+          <t>SFP+10G-MM-CCO</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>RB MIKROTIK 1100x4 QUAD CORE ROUTER OS L6   S/C</t>
+          <t>MODULO SFP+ 10G 300Mts 850nm Duplex-LC CISCO COMPATIBLE SMARTFIBER</t>
         </is>
       </c>
       <c r="C392" t="n">
-        <v>445.31</v>
+        <v>33.81</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>RBD52G5HACD2</t>
+          <t>SFP-1G-SM-20K-ARB-A SFP-1G-SM-20K-ARB-B</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>RB MIKROTIK D52G-5HACD2HND-TC HAP AC2</t>
+          <t>PAR MODULO SFP  BiDi 1.25G 20KM Single-LC ARUBA COMPATIBLE SMARTFIBER</t>
         </is>
       </c>
       <c r="C393" t="n">
-        <v>105.96</v>
+        <v>47.9</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>CAP AC XL</t>
+          <t>SFP-1G-SM-20K-CCO-A SFP-1G-SM-20K-CCO-B</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>RB MIKROTIK CAPAC XL DUAL BAND AP DOBLE POE 2P GB</t>
+          <t>PAR MODULO SFP BiDi 1.25G 20KM Single-LC CISCO COMPATIBLE SMARTFIBER</t>
         </is>
       </c>
       <c r="C394" t="n">
-        <v>134.28</v>
+        <v>47.9</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>CAP AX</t>
+          <t>F-RD-24V-5A-120W</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>RB MIKROTIK CAPAC DUAL BAND AP DOBLE POE 2P GB  F/I</t>
+          <t>Fuente Power Supply Rail Din 24v 5a 120w Din Switching SMARTFIBER</t>
         </is>
       </c>
       <c r="C395" t="n">
-        <v>169.9</v>
+        <v>205.7</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>RB952UI5AC2N</t>
+          <t>SFP+10G-MM-ARB</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>RB MIKROTIK 952UI-5AC2ND HAP LITE AC WIFI LVL4  S/F</t>
+          <t>MODULO SFP+  10G 300Mts 850nm Duplex-LC ARUBA COMPATIBLE SMARTFIBER</t>
         </is>
       </c>
       <c r="C396" t="n">
-        <v>78.09999999999999</v>
+        <v>33.81</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>RB750GR3</t>
+          <t>SFP-RJ45-1G</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>RB MIKROTIK 750GR3 5 ETH GIGABIT LVL 4 C/CASE   S/F</t>
+          <t>MODULO SFP Base-T RJ45 1.25G  SMARTFIBER</t>
         </is>
       </c>
       <c r="C397" t="n">
-        <v>80.84</v>
+        <v>56.36</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>RB4011IGS5HA</t>
+          <t>SFP+10G-SM-20K-CCO</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>RB MIKROTIK 4011IGS+5HACQ2HND-IN 10GB 1RAM SFP+W F/I</t>
+          <t>MODULO SFP+ 10G 20KM 10GBase-LR Dual-LC CISCO COMPATIBLE SMARTFIBER</t>
         </is>
       </c>
       <c r="C398" t="n">
-        <v>376.81</v>
+        <v>33.81</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>XS+DA0003</t>
+          <t>PL-UTP-C6-PT</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>SFP MIKROTIK CABLE DE CON DIRECTA SFP/SFP+/SFP28 3MTS</t>
+          <t>PLUG CAT 6 UTP PASANTE COMPATIBLE FURUKAWA COMMSCOPE HELLERMANN</t>
         </is>
       </c>
       <c r="C399" t="n">
-        <v>81.02</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>CSS106-5G-1S</t>
+          <t>SFP-RJ45-10G</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>SWITCH MIKROTIK RB260GS 5GB ETH SMART +1SFP     S/F</t>
+          <t>MODULO SFP Base-T RJ45 10 Gigas COMPATIBLE FURUKAWA COMMSCOPE HELLERMANN</t>
         </is>
       </c>
       <c r="C400" t="n">
-        <v>61.05</v>
+        <v>112.71</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>CRS3101G5S4S</t>
+          <t>RV-CAT6A-STP-FTP</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>SWITCH MIKROTIK 310-1G-5S-4S+OUT 5SFP + 4SFP+ S/F</t>
+          <t>ROLLO CABLE CAT 6A FTP STP DOBLE PANTALLA ALUMINIO 10 GIGAS</t>
         </is>
       </c>
       <c r="C401" t="n">
-        <v>341.17</v>
+        <v>450.48</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>PV11RT 10KVA</t>
+          <t>CC-CAT6A-10G</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>UPS ABB POWERVALUE 11 RT G2 B. 10KVA RACKTOWER</t>
+          <t>CONECTOR DE CAMPO INDUSTRIAL CAT 6A PLUG MANUAL BLINDADO SMARTFIBER</t>
         </is>
       </c>
       <c r="C402" t="n">
-        <v>3295.66</v>
+        <v>10.96</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Q9H62A</t>
+          <t>ST5-100-10KS</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>AP IN.ARUBA AP-515 (RW) UNIFIED AP</t>
+          <t>LYONN UPS 10 KVA MODULAR BASE CON 10 KVA</t>
         </is>
       </c>
       <c r="C403" t="n">
-        <v>973.78</v>
+        <v>5020.02</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>BHR8789GL</t>
+          <t>SFP+10G-SM-20K-ARB</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>SMARTWATCH REDMI WATCH 5 LITE BLACK</t>
+          <t>MODULO SFP+ 10G 20KM 10GBase-LR Dual-LC ARUBA COMPATIBLE SMARTFIBER</t>
         </is>
       </c>
       <c r="C404" t="n">
-        <v>56.93</v>
+        <v>33.81</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>BHR8784GL</t>
+          <t>F-RD-12V-5A-60W</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>SMARTWATCH REDMI WATCH 5 ACTIVE MIDNIGHT BLACK</t>
+          <t>Fuente Power Supply Rail Din 12v 5a 60w Din Switching SMARTFIBER</t>
         </is>
       </c>
       <c r="C405" t="n">
-        <v>33.9</v>
+        <v>92.56</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>BHR5474GL</t>
+          <t>ST5-100-20KS</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>HERRAM.DESTORNILLADOR ELECT PRECISION SCREWDRIV</t>
+          <t>LYONN UPS 20 KVA MODULAR BASE CON 20 KVA</t>
         </is>
       </c>
       <c r="C406" t="n">
-        <v>73.8</v>
+        <v>6193.52</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>BHR8391GL</t>
+          <t>ZX-GY-2G10EP-SFP</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>AURICULAR Redmi Buds 6 ACTIVE WHITE</t>
+          <t>SWITCH RIEL DIN POE INDUSTRIAL 8 POE GIGA + 2 SFP SLOT GIGA + 2 RJ45 GIGA SMARTFIBER</t>
         </is>
       </c>
       <c r="C407" t="n">
-        <v>24.28</v>
+        <v>225.42</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>BHR6783EU</t>
+          <t>ST5-100-30KS</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>ASPIRADORA ROBOT VACUUM E10</t>
+          <t>LYONN UPS 30 KVA MODULAR BASE CON 30 KVA</t>
         </is>
       </c>
       <c r="C408" t="n">
-        <v>209.62</v>
+        <v>9453.280000000001</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>BHR7112GL</t>
+          <t>ST5-100-40KS</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>ACC XIAOMI PORTABLE ELECTRIC AIR COMPRESSOR</t>
+          <t>LYONN UPS 40 KVA MODULAR BASE CON 40 KVA</t>
         </is>
       </c>
       <c r="C409" t="n">
-        <v>52.24</v>
+        <v>10757.18</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>PFJ4098EU</t>
+          <t>ULT-10K-3-3-XE</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>ACC MI TV STICK FULL HD (CON FUENTE)</t>
+          <t>LYONN UPS 10 KVA ONLINE 3/3 TRI TRI CARG. REFORZ. SLOT SNMP SIN BAT. CON BORNERA</t>
         </is>
       </c>
       <c r="C410" t="n">
-        <v>63.48</v>
+        <v>4268.97</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>RE200</t>
+          <t>ULT-20K-3-3-XE</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>TP LINK EXTENSOR DE RANGO WIFI AC750</t>
+          <t>LYONN UPS 20 KVA ONLINE 3/3 TRI TRI CARG. REFORZ. SLOT SNMP SIN BAT. CON BORNERA</t>
         </is>
       </c>
       <c r="C411" t="n">
-        <v>24.61</v>
+        <v>4555.83</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>35129113</t>
+          <t>ULT-40K-3-3-XE</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT6 2,5MT MULTILAN NEGRO FURUKAWA</t>
+          <t>LYONN UPS 40 KVA ONLINE 3/3 TRI TRI CARG. REFORZ. SLOT SNMP SIN BAT. CON BORNERA</t>
         </is>
       </c>
       <c r="C412" t="n">
-        <v>9.06</v>
+        <v>9611.049999999999</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>U7-LITE</t>
+          <t>SNMP-INT</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>AP IN.UBIQUITI UNIFI WI-FI 7 MIMO 2x2 4.3MBPS 2.5GB S/F</t>
+          <t>LYONN PLACA SNMP INTERNO LINEA ULT V WII Y RM</t>
         </is>
       </c>
       <c r="C413" t="n">
-        <v>139.99</v>
+        <v>186.46</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>ER707-M2</t>
+          <t>SNMP-NETAG-INT</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>ROUTER WIR TP LINK OMADA MULTI-GIGABIT VPN ROUTER</t>
+          <t>LYONN PLACA SNMP NETAGENT MINIGO INT (0080102)</t>
         </is>
       </c>
       <c r="C414" t="n">
-        <v>153.5</v>
+        <v>404.21</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>ER7206</t>
+          <t>TCA-1200</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>ROUTER WIR TP LINK OMADA GIGABIT VPN ROUTER 512 RAM +1SFP</t>
+          <t>LYONN ESTABILIZADOR DE TENSION 1200VA 6 TOMAS</t>
         </is>
       </c>
       <c r="C415" t="n">
-        <v>144.16</v>
+        <v>26.27</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>ARCHER C80</t>
+          <t>TCA-2000</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>TP LINK ROUTER WIFI DOBLE BANDA AC1900 (4ANT)</t>
+          <t>LYONN ESTABILIZADOR DE TENSION 2000VA 6 TOMAS</t>
         </is>
       </c>
       <c r="C416" t="n">
-        <v>44.2</v>
+        <v>33.87</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>ARCHER T4U</t>
+          <t>ZX-GY-2G1EP-1SFP</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>PLACA RED TP LINK ADAPTADOR USB INALAMB. HIGH GAIN AC1300</t>
+          <t>MEDIA CONVERTER RIEL DIN POE INDUSTRIAL 1 POE GIGA + 1 SFP SLOT GIGA SMARTFIBER</t>
         </is>
       </c>
       <c r="C417" t="n">
-        <v>21.34</v>
+        <v>84.53</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>XC220-G3V</t>
+          <t>TCA-3000NV</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>GPON TP LINK ONU AC1200 WI-FI VOIP B+</t>
+          <t>LYONN ESTABILIZADOR ELEVADOR 4 SALIDAS EN 220V MODELO TCA-3000NV</t>
         </is>
       </c>
       <c r="C418" t="n">
-        <v>35.05</v>
+        <v>119.94</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>XC220-G3</t>
+          <t>TCA-5000NV</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>GPON TP LINK ONU AC1200 WI-FI WIFI 5 DUAL B XPON</t>
+          <t>LYONN ESTABILIZADOR ELEVADOR ENTRADA/SALIDA BORNERA MODELO TCA-5500NV</t>
         </is>
       </c>
       <c r="C419" t="n">
-        <v>31</v>
+        <v>192.75</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>XX530V</t>
+          <t>TCA-10000NV</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>GPON TP LINK ONU GB AX3000 WI-FI 6 DB VOIP (2ANT)</t>
+          <t>LYONN ESTABILIZADOR ELEVADOR ENTRADA/SALIDA BORNERA MODELO TCA-10000NV</t>
         </is>
       </c>
       <c r="C420" t="n">
-        <v>52.05</v>
+        <v>485.45</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>DECO XE75-2</t>
+          <t>TCA-12000NV</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>TP LINK WHOLE-HOME MESH Wi-Fi SYSTEM AXE5400 2PS</t>
+          <t>LYONN ESTABILIZADOR ELEVADOR ENTRADA/SALIDA BORNERA MODELO TCA-12000NV</t>
         </is>
       </c>
       <c r="C421" t="n">
-        <v>227.84</v>
+        <v>656.79</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>DECO XE75-3</t>
+          <t>TCA-15000NV</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>TP LINK WHOLE-HOME MESH Wi-Fi SYSTEM AXE5400 3PS</t>
+          <t>LYONN ESTABILIZADOR ELEVADOR ENTRADA/SALIDA BORNERA MODELO TCA-15000NV</t>
         </is>
       </c>
       <c r="C422" t="n">
-        <v>335.67</v>
+        <v>813.85</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>TL-SG3428MP</t>
+          <t>TCA-2000H</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>SWITCH TP LINK 24 PUERTOS GB SMART L2 POE+</t>
+          <t>LYONN ESTABILIZADOR DE TENSION 2000VA 1 TOMA HELADERA</t>
         </is>
       </c>
       <c r="C423" t="n">
-        <v>403.08</v>
+        <v>38.55</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>TL-SG3452P</t>
+          <t>DESIRE-500LED</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>SWITCH TP LINK 48 PUERTOS GIGABIT L2 ADMINIS. 4SFP POE+</t>
+          <t>LYONN UPS 500VA SIN DISPLAY</t>
         </is>
       </c>
       <c r="C424" t="n">
-        <v>579.6799999999999</v>
+        <v>46.94</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>TL-SG2210MP</t>
+          <t>JL681A</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>SWITCH TP LINK 8 PUERTOS GB SMART POE+150W  2SFP</t>
+          <t>SWITCH ARUBA INSTANT ON 1930 8G 2SFP POE 124W</t>
         </is>
       </c>
       <c r="C425" t="n">
-        <v>156.4</v>
+        <v>283.22</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>DECO X50-3-P</t>
+          <t>U7-IW</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>TP LINK WHOLE-HOME MESH WIFI6 AX3000 3PCS POE</t>
+          <t>AP IN.UBIQUITI UNIFI WI-FI 7 MIMO 2x2 4.3GBPS 2.5GB S/F</t>
         </is>
       </c>
       <c r="C426" t="n">
-        <v>260.86</v>
+        <v>219.83</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>TL-WA850RE</t>
+          <t>DS-PMA-C+</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>TP LINK EXTENSOR DE RANGO WIFI 300MB</t>
+          <t>GPON TP LINK OLT SFP GPON OPTICAL MODULE C+</t>
         </is>
       </c>
       <c r="C427" t="n">
-        <v>19.68</v>
+        <v>53.46</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>ST1000VX013</t>
+          <t>USWPROMAX48P</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>SEAGATE UNIDAD DE DISCO DURO SKYHAWK 1TB VIGILA</t>
+          <t>SWITCH UBIQUITI UNIFI 48P (48 2.5GB/4SFP+) POE++ LAYER3</t>
         </is>
       </c>
       <c r="C428" t="n">
-        <v>73.84999999999999</v>
+        <v>1848.44</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>ST2000VX017</t>
+          <t>UH6120C</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>SEAGATE UNIDAD DE DISCO DURO SKYHAWK 2TB VIGILA</t>
+          <t>ACC.TP LINK ADAPTADOR USB C A RJ45, HDMI, USB 3.0</t>
         </is>
       </c>
       <c r="C429" t="n">
-        <v>86.31999999999999</v>
+        <v>46.48</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>ST4000VX016</t>
+          <t>UA520C</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>SEAGATE UNIDAD DE DISCO DURO SKYHAWK 4TB VIGILA</t>
+          <t>ACC.TP LINK Adaptador de USB tipo C a HDMI</t>
         </is>
       </c>
       <c r="C430" t="n">
-        <v>131.54</v>
+        <v>19.57</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>ST6000VX009</t>
+          <t>UH7020C</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>SEAGATE UNIDAD DE DISCO DURO SKYHAWK 6TB VIGILA</t>
+          <t>ACC.TP LINK USB Type-C 7-Port Hub</t>
         </is>
       </c>
       <c r="C431" t="n">
-        <v>197.31</v>
+        <v>39.14</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>ST8000VE001</t>
+          <t>UH3020C</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>SEAGATE UNIDAD DE DISCO DURO SKYHAWK 8TB VIGILA</t>
+          <t>ACC.TP LINK USB Type-C 3-Port Hub</t>
         </is>
       </c>
       <c r="C432" t="n">
-        <v>294.59</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>ST12000VE001</t>
+          <t>ARCHER T2E</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>SEAGATE UNIDAD DE DISCO DURO SKYHAWK 12TB VIGILA</t>
+          <t>PLACA RED TP LINK ADAPTADOR PCI EXPRESS INALAMBRICO DUAL/B</t>
         </is>
       </c>
       <c r="C433" t="n">
-        <v>395.99</v>
+        <v>14.47</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>TS-1232PXURP</t>
+          <t>TL-WN781ND</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>STORAGE QNAP NAS 12BAY ARM 4CORE 1.7GHZ 4GB DDR4 RACK</t>
+          <t>PLACA RED TP LINK ADAPTADOR PCI INALAMBRICO 150 MBPS</t>
         </is>
       </c>
       <c r="C434" t="n">
-        <v>2727.36</v>
+        <v>8.83</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>TS-832PXURP4</t>
+          <t>ARCHER AX55P</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>STORAGE QNAP NAS 8-BAY ARM 4CORE 1.7GHZ 4GB DDR4 RACK</t>
+          <t>TP LINK ROUTER WIFI DOBLE B AX3000 W6(4ANT) 2,4G</t>
         </is>
       </c>
       <c r="C435" t="n">
-        <v>2341.73</v>
+        <v>78.73</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>CPE710</t>
+          <t>UB500 PLUS</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>ANTENA TP LINK CPE OUTDOOR 5GHZ AC 867MBPS 23DBI</t>
+          <t>PLACA RED TP LINK Long Range Bluetooth USB Adapter</t>
         </is>
       </c>
       <c r="C436" t="n">
-        <v>84.77</v>
+        <v>6.43</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>CPE610</t>
+          <t>ARCHERT2UBNA</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>ANTENA TP LINK CPE OUTDOOR N300 5.8GHZ 23DBI MIMO 2X2</t>
+          <t>PLACA RED TP LINK ADAPTADOR USB N AC600 WIFI-BLUETOOTH</t>
         </is>
       </c>
       <c r="C437" t="n">
-        <v>70.64</v>
+        <v>11.24</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>EAP225-OUT</t>
+          <t>DECO BE25-2</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>AP IN.TP LINK EAP OUTDOOR AC1200MB MU-MIMO</t>
+          <t>TP LINK WHOLE-HOME MESH Wi-Fi SYSTEM BE5000 2PS</t>
         </is>
       </c>
       <c r="C438" t="n">
-        <v>72.8</v>
+        <v>184.98</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>TAPO C200</t>
+          <t>6-219590-6</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>CAM.IP IN TP LINK CAMARA Wi-Fi INDOOR 1080P</t>
+          <t>CABLE UTP CAT 5E COMMSCOPE AZUL</t>
         </is>
       </c>
       <c r="C439" t="n">
-        <v>22.07</v>
+        <v>173.94</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>TAPO C425</t>
+          <t>6-219590-2</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>CAM.IP IN TP LINK CAMARA Wi-Fi IA IN-OUT AUDIO BIDI 1440P</t>
+          <t>CABLE UTP CAT 5E COMMSCOPE BLANCO</t>
         </is>
       </c>
       <c r="C440" t="n">
-        <v>91.83</v>
+        <v>173.94</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>TAPO C310</t>
+          <t>884024914-10</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>CAM.IP IN TP LINK CAMARA Wi-Fi INDOOR-OUTDOOR 1080P</t>
+          <t>CABLE UTP CAT 5E COMMSCOPE GRIS</t>
         </is>
       </c>
       <c r="C441" t="n">
-        <v>36.39</v>
+        <v>173.94</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>TAPO C420S2</t>
+          <t>1-2111022-3</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>CAM.IP IN TP LINK KIT Y 2 CAMARAS C420 Y 1 CENTRO H200</t>
+          <t>FACEPLATE 2 PORTS ECONOMICO BLANCO COMMSCOPE</t>
         </is>
       </c>
       <c r="C442" t="n">
-        <v>150.55</v>
+        <v>2.33</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>MC100CM</t>
+          <t>CO155D2-01F004</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>CONVERTER TP LINK MM GB CONECTOR SC</t>
+          <t>PATCHCORD CAT 5E 1.20 MTS NEGRO COMMSCOPE</t>
         </is>
       </c>
       <c r="C443" t="n">
-        <v>43.85</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>UC400</t>
+          <t>CO155D2-01F006</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>ACC TP LINK ADAPTADOR USB-C A USB-A 3.0</t>
+          <t>PATCHCORD CAT 5E 1.80 MTS NEGRO COMMSCOPE</t>
         </is>
       </c>
       <c r="C444" t="n">
-        <v>7.23</v>
+        <v>5.71</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>POE-24-12W</t>
+          <t>CO155D2-01F008</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>FUENTE UBIQUITI FUENTE POE 24VDC 0.5A ORIGINAL UBNT</t>
+          <t>PATCHCORD CAT 5E 2.40. CMS NEGRO COMMSCOPE</t>
         </is>
       </c>
       <c r="C445" t="n">
-        <v>11.16</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>POE-24-12WGH</t>
+          <t>6-554720-3</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>FUENTE UBIQUITI PUENTE POE 24VDC 0.5A GIGABIT BLANCO</t>
+          <t>PLUG CAT 5E RJ45 COMMSCOPE</t>
         </is>
       </c>
       <c r="C446" t="n">
-        <v>18.6</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>POE-24-24W</t>
+          <t>CO155D2-01F002</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>FUENTE UBIQUITI FUENTE POE 24VDC 1A ORIGINAL UBNT</t>
+          <t>PATCHCORD CAT 5E 60 CMS NEGRO COMMSCOPE</t>
         </is>
       </c>
       <c r="C447" t="n">
-        <v>17.86</v>
+        <v>4.45</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>U-POE</t>
+          <t>760237040</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>FUENTE UBIQUITI U-POE FUENTE POE UNIFI (15W)</t>
+          <t>PANEL DESCARGADO 24 PUERTOS CAT 5E COMMSCOPE</t>
         </is>
       </c>
       <c r="C448" t="n">
-        <v>12.28</v>
+        <v>83.19</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>U-POE+</t>
+          <t>9-1375191-2</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>FUENTE UBIQUITI U-POE FUENTE POE UNIFI (30W)</t>
+          <t>JACK CAT 5E NEGRO SL COMMSCOPE X 24 UNIDADES COMMSCOPE</t>
         </is>
       </c>
       <c r="C449" t="n">
-        <v>24.55</v>
+        <v>81.31</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>UISP-S</t>
+          <t>1375191-2</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>SWITCH UBIQUITI GIGABIT POE 8-RJ4-GBE 1-SFP GB</t>
+          <t>JACK CAT 5E NEGRO X  UNIDAD COMMSCOPE</t>
         </is>
       </c>
       <c r="C450" t="n">
-        <v>173.97</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>USW-AGGREGAT</t>
+          <t>FDC-1022R-I</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>SWITCH UBIQUITI L2 SWITCH 8-10G-SFP+</t>
+          <t>UPS FORZA UPS FORZA ONLINE RACKEABLE 1000VA/900W 6</t>
         </is>
       </c>
       <c r="C451" t="n">
-        <v>400.96</v>
+        <v>403.84</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>USW-P-AGGREG</t>
+          <t>SL-2002UL-A</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>SWITCH UBIQUITI L3 SWITCH 28-10G-SFP+ 4-25-SFP28</t>
+          <t>UPS FORZA INTERACTIVA TOWER ST 2000VA/1200W 4IRAM</t>
         </is>
       </c>
       <c r="C452" t="n">
-        <v>1265.37</v>
+        <v>190.81</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>USWPROMAX24</t>
+          <t>FDC-3022R-I</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>SWITCH UBIQUITI UNIFI 24P (24 2.5GB/4SFP+)  LAYER3</t>
+          <t>UPS FORZA UPS FORZA ONLINE RACKEABLE 3000VA/2700W</t>
         </is>
       </c>
       <c r="C453" t="n">
-        <v>665.98</v>
+        <v>731.95</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>R5AC-LITE</t>
+          <t>SL-1502UL-A</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI 5GHZ AP ROCKET M5 AC LITE</t>
+          <t>UPS FORZA INTERACTIVA TOWER ST 1500VA/900W 4IRAM</t>
         </is>
       </c>
       <c r="C454" t="n">
-        <v>178.04</v>
+        <v>179.68</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>LOCOM5</t>
+          <t>NT-752A</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI 5GHZ LOCO 5 MIMO 200 MW</t>
+          <t>UPS FORZA INTERACTIVA TOWER 750VA/375W 4IRAM</t>
         </is>
       </c>
       <c r="C455" t="n">
-        <v>89.7</v>
+        <v>55.62</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>UCK-G2</t>
+          <t>SL-1012UL-A</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>SWITCH UBIQUITI UNIFI CONTROLLER CLOUD KEY GEN2</t>
+          <t>UPS FORZA INTERACTIVA TOWER ST 1000VA/600W 6IRAM</t>
         </is>
       </c>
       <c r="C456" t="n">
-        <v>316.95</v>
+        <v>139.76</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>ACB-ISP</t>
+          <t>FSP-602USB-A</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>AP IN.UBIQUITI UNIFI INDOOR 2.4 POE 50 M. AIRCUBE</t>
+          <t>PROT.FORZA 1250J/2200W 6 IRAM puertos USB-220V</t>
         </is>
       </c>
       <c r="C457" t="n">
-        <v>36.7</v>
+        <v>21.04</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>UK-ULTRA</t>
+          <t>FVR-902A</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>AP IN.UBIQUITI UNIFI WI-FI 5 MIMO 2x2 866.7MBPS  S/F</t>
+          <t>EST.FORZA 900VA/450W 4 IRAM RJ45-220V</t>
         </is>
       </c>
       <c r="C458" t="n">
-        <v>108.06</v>
+        <v>18.8</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>AHFW1200TLIL</t>
+          <t>FVR-1602A</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA BULLET 2MP 2,8 IP67 SDL MIC METAL</t>
+          <t>EST.FORZA 1600VA/800W 6 IRAM RJ45-220V</t>
         </is>
       </c>
       <c r="C459" t="n">
-        <v>44.06</v>
+        <v>37.61</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>EBMPV11RTBAT</t>
+          <t>R2W96A</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>ACC.UPS ABB BANCO BAT. P/PV11RT 6/10KVA (20x9A)</t>
+          <t>AP IN.ARUBA AP11 (RW) INSTANT ON 2X2 802.11AC</t>
         </is>
       </c>
       <c r="C460" t="n">
-        <v>1288.65</v>
+        <v>110.72</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>RM11RT610UPS</t>
+          <t>MURAL-12U500</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>ACC.UPS ABB KIT DE RACK LINEA PV11RT 6KA Y 10KVA</t>
+          <t>MURAL GLC MURAL SOHO 12U-500mm 19 PTA/VD DESARMADO</t>
         </is>
       </c>
       <c r="C461" t="n">
-        <v>93.92</v>
+        <v>148.81</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>RM11RT610EBM</t>
+          <t>FO-5627</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>ACC.UPS ABB KIT DE RACK PARA EBM LINEA PV11RT</t>
+          <t>ACC. F.O.GLC CONECTOR SC/APC SM MECANICO TIPO CLIP</t>
         </is>
       </c>
       <c r="C462" t="n">
-        <v>154.57</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>PV11RT 6KVA</t>
+          <t>BANDEJA 1U30</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>UPS ABB POWERVALUE 11 RT G2 B. 6KVA RACKTOWER</t>
+          <t>ACC.RACK GLC BANDEJA P/RACK FIJA LIVIANA 1U-300MM GLC</t>
         </is>
       </c>
       <c r="C463" t="n">
-        <v>2382.65</v>
+        <v>15.83</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>QR600-HK-E</t>
+          <t>ORGAB-002</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>ACC.ZKTECO LECTOR RFID - CODIGO QR - DNI ARG S/F</t>
+          <t>ACC.RACK GLC ORGANIZADOR DE CABLE DE 2U GLC P/RACK</t>
         </is>
       </c>
       <c r="C464" t="n">
-        <v>185.51</v>
+        <v>11.62</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>IDEAHUB-B265</t>
+          <t>ORGAB-001</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>PANTALLA HUAWEI EBG 65 PULG IDEAHUB IdeaHub B2-65</t>
+          <t>ACC.RACK GLC ORGANIZADOR DE CABLE DE 1U GLC P/RACK</t>
         </is>
       </c>
       <c r="C465" t="n">
-        <v>3463.62</v>
+        <v>7.33</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>PV11T 6KVA</t>
+          <t>MURAL-9U500</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>UPS ABB POWERVALUE 11 T G2 B. 1:1 6KVA</t>
+          <t>MURAL GLC MURAL SOHO 9U-500mm- 19 PTA/VD DESARMADO</t>
         </is>
       </c>
       <c r="C466" t="n">
-        <v>2175.48</v>
+        <v>127.63</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>RB5009UP+OUT</t>
+          <t>ORGCR-002</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>RB MIKROTIK 5009UP+S+OUT 7ETH/GB 1ETH/2.5GB 1SFP+S/F</t>
+          <t>ACC.RACK GLC ORGANIZADOR DE CABLE 2U C/TAPA GLC</t>
         </is>
       </c>
       <c r="C467" t="n">
-        <v>465.87</v>
+        <v>13.94</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>744-A4920</t>
+          <t>919-81677</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>ACC.UPS EATON PLACA GIGABIT NETWORK CARD-MS M3</t>
+          <t>LAN - Patchcord UTP Categoria 6 0,5 metros Gris</t>
         </is>
       </c>
       <c r="C468" t="n">
-        <v>196.46</v>
+        <v>1.96</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>T46U</t>
+          <t>TZE211</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>VOIP YEALINK TEL.IP SIP 16 LINEAS POE S/FUENTE</t>
+          <t>ACC.BROTHER CINTA NEGRO EN BLANCO 06MM - 8MTS</t>
         </is>
       </c>
       <c r="C469" t="n">
-        <v>279</v>
+        <v>22.36</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>9PX 1.5KVA</t>
+          <t>R8R50A</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>UPS EATON ON-LINE 9PX 1.5KVA 1:1 RT</t>
+          <t>SWITCH ARUBA INSTANT ON 1430 24G 2SFP</t>
         </is>
       </c>
       <c r="C470" t="n">
-        <v>797.0599999999999</v>
+        <v>245.89</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>93PX 20KIRTN</t>
+          <t>WD120EFGX</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>UPS EATON ON-LINE 93PX 20KVA RT9U C/NETPACK</t>
+          <t>WD UNIDAD DE DISCO DURO RED PLUS 12TB NAS</t>
         </is>
       </c>
       <c r="C471" t="n">
-        <v>5830.75</v>
+        <v>438.9</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>9PX 2.2KVA</t>
+          <t>WD10PURZ</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>UPS EATON ON-LINE 9PX 2.2KVA 1:1 RT</t>
+          <t>WD UNIDAD DE DISCO DURO PURPLE 1TB VIGILA.</t>
         </is>
       </c>
       <c r="C472" t="n">
-        <v>1053.35</v>
+        <v>105.42</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>9PX 3KVA</t>
+          <t>WD122PURP</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>UPS EATON ON-LINE 9PX 3KVA 1:1 RT</t>
+          <t>WD UNIDAD DE DISCO DURO PURPLE PRO 12TB VIG</t>
         </is>
       </c>
       <c r="C473" t="n">
-        <v>1175.66</v>
+        <v>510.52</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>35129110</t>
+          <t>MP52</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT6 1,0MT MULTILAN NEGRO FURUKAWA</t>
+          <t>VOIP YEALINK TEL.IP SIP MICROSOFTTEAMS AND9.0 POE S/F</t>
         </is>
       </c>
       <c r="C474" t="n">
-        <v>6.73</v>
+        <v>261.36</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>744-9806700P</t>
+          <t>LBE-M5-23</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>ACC.UPS EATON RELAY CARD-MS (CONTACTO EN SECO)</t>
+          <t>AP OUT.UBIQUITI 5GHZ LITEBEAM 23 DBI 316MW</t>
         </is>
       </c>
       <c r="C475" t="n">
-        <v>108.65</v>
+        <v>61.84</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>EHS36</t>
+          <t>U6-MESH-PRO</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>YEALINK ADAPTADOR DE HEADSET INALAMBRICO</t>
+          <t>AP OUT.UBIQUITI UNIFI INDOOR-OUTDOOR 2X2 WIFI 6 AP</t>
         </is>
       </c>
       <c r="C476" t="n">
-        <v>41.16</v>
+        <v>274.28</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>JL814A</t>
+          <t>LBE-5AC-GEN2</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>SWITCH ARUBA INSTANT ON 1830 48G 4SFP</t>
+          <t>AP OUT.UBIQUITI 5GHZ LITEBEAM AC 23 DBI GEN2</t>
         </is>
       </c>
       <c r="C477" t="n">
-        <v>624.11</v>
+        <v>86.31</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>IPHFW8231EZH</t>
+          <t>U7-OUT</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA BULLET 2MP VF IR50 IP67 IK10 WDR PROMO</t>
+          <t>AP IN.UBIQUITI UNIFI WI-FI 7 OUTDOOR                S/F</t>
         </is>
       </c>
       <c r="C478" t="n">
-        <v>465.66</v>
+        <v>274.28</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>TPC-BF5401</t>
+          <t>LOCOM2</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>CAM.IP IN DAHUA BULLET IP67 POE MICROSD MET</t>
+          <t>AP OUT.UBIQUITI 2GHZ LOCO 2 MIMO 200 MW</t>
         </is>
       </c>
       <c r="C479" t="n">
-        <v>4324.29</v>
+        <v>65.23999999999999</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>DS-P7001-04</t>
+          <t>ETH-SP-GEN2</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>GPON TP LINK OLT GPON PIZZA-BOX 4 PUERTOS GPON 1:128</t>
+          <t>PROT.RED UBIQUITI PROTECTOR BLINDADO PARA UTP GIGABIT GEN2</t>
         </is>
       </c>
       <c r="C480" t="n">
-        <v>1027.76</v>
+        <v>20.69</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>IPHFW2841TPZ</t>
+          <t>UCK-G2-SSD</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA BULLET 8MP VF IR60 IP67 SD MIC</t>
+          <t>SWITCH UBIQUITI UNIFI CONTROLLER CLOUD KEY GEN2 SSD</t>
         </is>
       </c>
       <c r="C481" t="n">
-        <v>362.59</v>
+        <v>535.27</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>IPHDW1431VP</t>
+          <t>POE-48-24WG</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA DOMO 4MP 2,8 IR30 IP67 H265 WDR VP</t>
+          <t>ACC.UBIQUITI INYECTOR POE 48VDC 24W P/R-TI Y UAP-PRO</t>
         </is>
       </c>
       <c r="C482" t="n">
-        <v>82.81</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>IPHDW2449TIL</t>
+          <t>UDM</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA DOMO 4MP 2,8 IR30IP67 DUAL LIGHT MIC SD</t>
+          <t>UBIQUITI UNIFI DREAM MACHINE</t>
         </is>
       </c>
       <c r="C483" t="n">
-        <v>154.49</v>
+        <v>447.17</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>IPHDW2449TP4</t>
+          <t>UXG-MAX</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA DOMO 4MP 3,6 IR30 IP67 FC MIC SD DA ABID</t>
+          <t>UBIQUITI UNIFI GATEWAY MAX</t>
         </is>
       </c>
       <c r="C484" t="n">
-        <v>133.28</v>
+        <v>418.41</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>IPHFW2449TLP</t>
+          <t>UDR7</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA BULLET 4MP 3,6 IR60 IP67 SDL AD Audi</t>
+          <t>UBIQUITI UNIFI UDR7 ROUTER WIFI7</t>
         </is>
       </c>
       <c r="C485" t="n">
-        <v>177.46</v>
+        <v>516.48</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>ASA1222E-S</t>
+          <t>T74U</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>C.ASIST DAHUA 2000 USER HUELLA INTERIOR</t>
+          <t>VOIP YEALINK TEL.IP SIP 16 LINEAS POE 4.3' S/F</t>
         </is>
       </c>
       <c r="C486" t="n">
-        <v>98.40000000000001</v>
+        <v>216.35</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>IPHFW1239S16</t>
+          <t>T77U</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA BULLET 2MP 2,8 IR30 IP67 SMD30 IVS WDR</t>
+          <t>VOIP YEALINK TEL.IP SIP 16 LINEAS POE 7' S/F</t>
         </is>
       </c>
       <c r="C487" t="n">
-        <v>71.95999999999999</v>
+        <v>317.99</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>AHDW1509TLQP</t>
+          <t>T33G</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA DOMO 5MP 2,8 IR20 IP67 MIC WDR</t>
+          <t>VOIP YEALINK TEL.IP SIP 4 LINEAS POE GIGA S/F</t>
         </is>
       </c>
       <c r="C488" t="n">
-        <v>76.70999999999999</v>
+        <v>105.2</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>CS4010-8P</t>
+          <t>CRS1128P4SIN</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>SWITCH DAHUA 10 PUERTOS 8 POE CLOUD S/F</t>
+          <t>SWITCH MIKROTIK 112-8P-4S-IN 8P GB POE +4SFP F/I SIN INT</t>
         </is>
       </c>
       <c r="C489" t="n">
-        <v>103.72</v>
+        <v>281.11</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>VTO2211G-WP</t>
+          <t>AR303</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>PORTEROS DAHUA VIDEOPORTERO IP WIFI CON IR Y AUDIO</t>
+          <t>HUAWEI EBG MULTI-SERVICE GATEWAY AR303</t>
         </is>
       </c>
       <c r="C490" t="n">
-        <v>198.46</v>
+        <v>130.86</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>CS4006-4P</t>
+          <t>S5735S48T4XE</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>SWITCH DAHUA 6 PUERTOS 4 POE CLOUD</t>
+          <t>SWITCH HUAWEI EBG 48P SFP+ 10/100/100 Baset-T</t>
         </is>
       </c>
       <c r="C491" t="n">
-        <v>55</v>
+        <v>1472.52</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>DH-P5AE-PV</t>
+          <t>S5735L48T4SA</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA WIFI PT 5MP IR SD</t>
+          <t>SWITCH HUAWEI EBG 48P SFP+ 10/100/100 Baset-T</t>
         </is>
       </c>
       <c r="C492" t="n">
-        <v>83.84</v>
+        <v>649.74</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>DH-P3AE-PV</t>
+          <t>NETENGINEF1A</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA WIFI PT 3MP IR SD</t>
+          <t>HUAWEI EBG NET ENGINE 8000 F1A</t>
         </is>
       </c>
       <c r="C493" t="n">
-        <v>52.83</v>
+        <v>13258.68</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>XVR5116HS-I3</t>
+          <t>S220-8T4S</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>DVR DAHUA GRAB.16CAN.HASTA 5MP H265+ 1HDD</t>
+          <t>SWITCH HUAWEI EBG 8P 2 x 1GE SFP</t>
         </is>
       </c>
       <c r="C494" t="n">
-        <v>414.33</v>
+        <v>155.1</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>TCA-15000NV</t>
+          <t>AC650-128AP</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>LYONN ESTABILIZADOR ELEVADOR ENTRADA/SALIDA BORNERA MODELO TCA-15000NV</t>
+          <t>HUAWEI EBG WAC ROUTER-WIFI AC650 128AP</t>
         </is>
       </c>
       <c r="C495" t="n">
-        <v>827.64</v>
+        <v>578.74</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>ULT-8000XE</t>
+          <t>S220-8P4S</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>LYONN UPS 8 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BAT. CON BORNERA</t>
+          <t>SWITCH HUAWEI EBG 8P GB 4 SFP POE+</t>
         </is>
       </c>
       <c r="C496" t="n">
-        <v>1886.89</v>
+        <v>234.26</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>ULT-6000XE</t>
+          <t>919-86416</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>LYONN UPS 6 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BAT. CON BORNERA</t>
+          <t>BANDEJA ODF FIBRA 24 CON RODAMIENTO Y ACCESORIOS VACIO HELLERMANN</t>
         </is>
       </c>
       <c r="C497" t="n">
-        <v>1702.58</v>
+        <v>56.19</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>ULT-3000XE</t>
+          <t>919-81678</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>LYONN UPS 3 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BAT. CON BORNERA</t>
+          <t>PATCHCORD SD LSZH CAT 6 1 METRO GRIS HELLERMANN</t>
         </is>
       </c>
       <c r="C498" t="n">
-        <v>953.4</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>ULT-1500XE</t>
+          <t>919-81613</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>LYONN UPS 1.5 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BAT. CON BORNERA</t>
+          <t>PACHERA DESCARGADA 24 PUERTOS BLANK HELLERMANN</t>
         </is>
       </c>
       <c r="C499" t="n">
-        <v>612.61</v>
+        <v>31.31</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>ULT-2000XE</t>
+          <t>CCR211612G4S</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>LYONN UPS 2 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BAT. CON BORNERA</t>
+          <t>RB MIKROTIK 2116-12G-4S  12G 4SFP+ 16RAM         S/C</t>
         </is>
       </c>
       <c r="C500" t="n">
-        <v>781.02</v>
+        <v>1325.6</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>ULT-1000XE</t>
+          <t>CCR22161G12X</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>LYONN UPS 1 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BAT. CON BORNERA</t>
+          <t>RB MIKROTIK 2216 1G 12SFP28-25G 2QSFP28-100G S/C  16</t>
         </is>
       </c>
       <c r="C501" t="n">
-        <v>454.81</v>
+        <v>3646.5</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>ULT-6000RM</t>
+          <t>RB962UIGS5HA</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>LYONN UPS 6 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT RACKEABLE</t>
+          <t>RB MIKROTIK 962UiGS-5HacT2HnT HAP AC WIFI 1SFP S/F</t>
         </is>
       </c>
       <c r="C502" t="n">
-        <v>2193.2</v>
+        <v>171.05</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>ULT-10000RM</t>
+          <t>E50UG</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>LYONN UPS 10 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT RACKEABLE</t>
+          <t>RB MIKROTIK E50UG 5 ETH GIGABIT LVL 4 C/CASE Y FUEN</t>
         </is>
       </c>
       <c r="C503" t="n">
-        <v>2498.18</v>
+        <v>78.23</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>ULT-3000RM</t>
+          <t>RBD53IG5HACD</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>LYONN UPS 3 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT RACKEABLE</t>
+          <t>RB MIKROTIK RBD53IG-5HacD2HnD HAP AC3 F/I</t>
         </is>
       </c>
       <c r="C504" t="n">
-        <v>1292.86</v>
+        <v>151.93</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>ULT-2000RM</t>
+          <t>XS+2733LC15D</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>LYONN UPS 2 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT RACKEABLE</t>
+          <t>SFP MIKROTIK MODULO SFP 1.25G/10G SFP+/25G SFP28 P-2</t>
         </is>
       </c>
       <c r="C505" t="n">
-        <v>962.6799999999999</v>
+        <v>617.1</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>ULT-1500RM</t>
+          <t>CRS3284C20S4</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>LYONN UPS 1.5 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT RACKEABLE</t>
+          <t>SWITCH MIKROTIK 20-SFP 4-SFP+ 4ETH-GB               S/C</t>
         </is>
       </c>
       <c r="C506" t="n">
-        <v>836.7</v>
+        <v>595.16</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>ULT-1000RM</t>
+          <t>BHR8869GL</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>LYONN UPS 1 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT RACKEABLE</t>
+          <t>PERIFERICO MOUSE GAMER GAMING LITE</t>
         </is>
       </c>
       <c r="C507" t="n">
-        <v>588.74</v>
+        <v>26.45</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>ULT-8000</t>
+          <t>BHR8916GL</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>LYONN UPS 8 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT</t>
+          <t>PERIFERICO MOUSE INALAMBRICO LITE 2 GL BLACK</t>
         </is>
       </c>
       <c r="C508" t="n">
-        <v>2193.2</v>
+        <v>11.26</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>ULT-10000</t>
+          <t>BHR8915GL</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>LYONN UPS 10 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT</t>
+          <t>PERIFERICO MOUSE INALAMBRICO LITE 2 GL WHITE</t>
         </is>
       </c>
       <c r="C509" t="n">
-        <v>2350.99</v>
+        <v>11.26</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>ULT-6000</t>
+          <t>CT1000</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>LYONN UPS 6 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT</t>
+          <t>ACC.RACK GLC CANAL DE TENSION 10 TOMAS S/TERMICA</t>
         </is>
       </c>
       <c r="C510" t="n">
-        <v>1979.72</v>
+        <v>79.02</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>ULT-3000WIII</t>
+          <t>GC150</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>LYONN UPS 3 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT</t>
+          <t>C.ACCESO ANVIZ ASIST HUELLA RFID PIN WIFI 1K USER S/F</t>
         </is>
       </c>
       <c r="C511" t="n">
-        <v>1107.2</v>
+        <v>104.54</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>ULT-2000WIII</t>
+          <t>35103103</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>LYONN UPS 2 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT</t>
+          <t>ACC.FKW PATCHCORD CAT5E 2,0MT MULTILAN NEGRO FURUKAWA</t>
         </is>
       </c>
       <c r="C512" t="n">
-        <v>885.77</v>
+        <v>5.96</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>ULT-1500WIII</t>
+          <t>DL-410</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>LYONN UPS 1.5 KVA ONLINE CARG. REFORZ. SLOT SNMP BAT. PACK SLOT</t>
+          <t>ACC PANTUM UNIDAD DE IMAGEN DRUM DL-410 (12000PAG)</t>
         </is>
       </c>
       <c r="C513" t="n">
-        <v>696.14</v>
+        <v>65.03</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>CTB 2000XEV</t>
+          <t>M6700DW</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>LYONN UPS 2000 SIN BATERIA CON BORNERA</t>
+          <t>IMPRESORA PANTUM PRINT-COPY-SCAN MONO 30PPM USB+NET+W (G)</t>
         </is>
       </c>
       <c r="C514" t="n">
-        <v>417.68</v>
+        <v>228.08</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>CTB1200XEV</t>
+          <t>EG8147X6-10</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>LYONN UPS 1200 VA SIN BATERIA CON BORNERA</t>
+          <t>GPON HUAWEI EBG ONU WIFI6 DUALBAND 4ETH 1CATV 1USB</t>
         </is>
       </c>
       <c r="C515" t="n">
-        <v>297.02</v>
+        <v>72.79000000000001</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>CTB-1200AP</t>
+          <t>TL-SG3452X</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>LYONN UPS 1200VA CON DISPLAY</t>
+          <t>SWITCH TP LINK 48 PUERTOS GIGABIT L2 ADMINIS. 4SFP 10GB</t>
         </is>
       </c>
       <c r="C516" t="n">
-        <v>167.08</v>
+        <v>532.98</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>CTB-1500AP</t>
+          <t>R4W02A</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>LYONN UPS 1500VA CON DISPLAY</t>
+          <t>AP IN.ARUBA AP22(RW) INSTANT ON 2X2:2 WIFI6</t>
         </is>
       </c>
       <c r="C517" t="n">
-        <v>240</v>
+        <v>277.45</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>CTB-800AP</t>
+          <t>FO-5622</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>LYONN UPS 800VA CON DISPLAY</t>
+          <t>ACC. F.O.GLC CONECTOR SC/APC SM MECANICO CAPUCHON LAR</t>
         </is>
       </c>
       <c r="C518" t="n">
-        <v>98.12</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>DESIRE-500AP</t>
+          <t>35085442</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>LYONN UPS 500VA CON DISPLAY</t>
+          <t>ACC.FKW PATCHCORD CAT6A FTP 2,5 GREEN LSZH GRI B FURUKAWA</t>
         </is>
       </c>
       <c r="C519" t="n">
-        <v>80.89</v>
+        <v>20.9</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>ULT-1000-RM-XE</t>
+          <t>BANDEJA 2U40</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>LYONN UPS 1 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BATERIA BORNERA RACKEABLE</t>
+          <t>ACC.RACK GLC BANDEJA P/RACK FIJA LIVIANA 2U-400MM GLC</t>
         </is>
       </c>
       <c r="C520" t="n">
-        <v>454.81</v>
+        <v>28.9</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>ULT1000XE</t>
+          <t>NT-2001-RJ45</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>LYONN UPS 10 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BAT. CON BORNERA</t>
+          <t>ACC.GLC PLUG RJ45 GLC</t>
         </is>
       </c>
       <c r="C521" t="n">
-        <v>2022.14</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>ULT-1500-RM-XE</t>
+          <t>NT2001RJ45C6</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>LYONN UPS 1.5 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BATERIA BORNERA RACKEABLE</t>
+          <t>ACC.GLC PLUG RJ 45 CAT 6 GLC</t>
         </is>
       </c>
       <c r="C522" t="n">
-        <v>612.61</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>ULT-2000-RM-XE</t>
+          <t>CE-4050</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>LYONN UPS 2 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BATERIA BORNERA RACKEABLE</t>
+          <t>ACC.GLC PATCH PANNEL 24PORTS CAT 6 P/ KRONE/110</t>
         </is>
       </c>
       <c r="C523" t="n">
-        <v>781.02</v>
+        <v>42.02</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>TCA-10000NV</t>
+          <t>CE-4017</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>LYONN ESTABILIZADOR ELEVADOR ENTRADA/SALIDA BORNERA MODELO TCA-10000NV</t>
+          <t>ACC.GLC UTP CAT.6 PATCH CORD 1.20M GLC</t>
         </is>
       </c>
       <c r="C524" t="n">
-        <v>493.68</v>
+        <v>2.35</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>TCA-12000NV</t>
+          <t>CE-1024</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>LYONN ESTABILIZADOR ELEVADOR ENTRADA/SALIDA BORNERA MODELO TCA-12000NV</t>
+          <t>CABLE GLC CABLE FTP CAT 5E EXTERIOR X 305MTS GLC</t>
         </is>
       </c>
       <c r="C525" t="n">
-        <v>667.92</v>
+        <v>130.74</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>TCA-5000NV</t>
+          <t>CE-1102</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>LYONN ESTABILIZADOR ELEVADOR ENTRADA/SALIDA BORNERA MODELO TCA-5500NV</t>
+          <t>CABLE GLC CABLE UTP CAT 5E INTERIOR X 305MTS GLC</t>
         </is>
       </c>
       <c r="C526" t="n">
-        <v>283.14</v>
+        <v>90.08</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>TCA-2000H</t>
+          <t>MURAL-6U500</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>LYONN ESTABILIZADOR DE TENSION 2000VA 1 TOMA HELADERA</t>
+          <t>MURAL GLC MURAL SOHO 6U-500mm- 19 PTA/VD DESARMADO</t>
         </is>
       </c>
       <c r="C527" t="n">
-        <v>56.63</v>
+        <v>110.21</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>TCA-3000NV</t>
+          <t>MURAL-15U500</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>LYONN ESTABILIZADOR ELEVADOR 4 SALIDAS EN 220V MODELO TCA-3000NV</t>
+          <t>MURAL GLC MURAL SOHO 15U-500mm 19 PTA/VD DESARMADO</t>
         </is>
       </c>
       <c r="C528" t="n">
-        <v>166.98</v>
+        <v>167.17</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>TCA-2000</t>
+          <t>CE-1430</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>LYONN ESTABILIZADOR DE TENSION 2000VA 6 TOMAS</t>
+          <t>CABLE GLC CABLE UTP INTERIOR CAT6 X 305 MTS GLC</t>
         </is>
       </c>
       <c r="C529" t="n">
-        <v>59.53</v>
+        <v>129.59</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>TCA-1200</t>
+          <t>BE3</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>LYONN ESTABILIZADOR DE TENSION 1200VA 6 TOMAS</t>
+          <t>HUAWEI CBG ROUTER BE3 4GE WIFI7 (53030CPG)</t>
         </is>
       </c>
       <c r="C530" t="n">
-        <v>43.56</v>
+        <v>59.53</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>SNMP-INT</t>
+          <t>AX1</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>LYONN PLACA SNMP INTERNO LINEA ULT V WII Y RM</t>
+          <t>HUAWEI CBG ROUTER AX1 4GE WIFI5 (53030CLR)</t>
         </is>
       </c>
       <c r="C531" t="n">
-        <v>210.83</v>
+        <v>26.39</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>SNMP-NETAG-INT</t>
+          <t>UE300C</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>LYONN PLACA SNMP NETAGENT MINIGO INT (0080102)</t>
+          <t>ACC.TP LINK Adaptador de red USB Type-C a RJ45 GB</t>
         </is>
       </c>
       <c r="C532" t="n">
-        <v>411.06</v>
+        <v>17.12</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>ULT-40K-3-3-XE</t>
+          <t>XX530</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>LYONN UPS 40 KVA ONLINE 3/3 TRI TRI CARG. REFORZ. SLOT SNMP SIN BAT. CON BORNERA</t>
+          <t>GPON TP LINK ONU GB AX3000 WI-FI 6 DB  XPON ROUTER</t>
         </is>
       </c>
       <c r="C533" t="n">
-        <v>9773.940000000001</v>
+        <v>41.78</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>ULT-10K-3-3-XE</t>
+          <t>ARCHER TX55E</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>LYONN UPS 10 KVA ONLINE 3/3 TRI TRI CARG. REFORZ. SLOT SNMP SIN BAT. CON BORNERA</t>
+          <t>PLACA RED TP LINK ADAPTADOR  WIFI-6 BLUETOOTH PCIE AX3000</t>
         </is>
       </c>
       <c r="C534" t="n">
-        <v>4713.94</v>
+        <v>32.15</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>ULT-20K-3-3-XE</t>
+          <t>ARCHERT2UPLU</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>LYONN UPS 20 KVA ONLINE 3/3 TRI TRI CARG. REFORZ. SLOT SNMP SIN BAT. CON BORNERA</t>
+          <t>PLACA RED TP LINK ADAPTADOR USB INALAM ALTA GANANCIA AC600</t>
         </is>
       </c>
       <c r="C535" t="n">
-        <v>7148.47</v>
+        <v>14.47</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>CTB-800LED</t>
+          <t>EAP660 HD</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>LYONN UPS 800VA SIN DISPLAY</t>
+          <t>AP IN.TP LINK EAP INDOOR AX3600 DUAL BAND MU-MIMO S/F</t>
         </is>
       </c>
       <c r="C536" t="n">
-        <v>87.52</v>
+        <v>263.16</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>ST5-100-40KS</t>
+          <t>TAPO C110</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>LYONN UPS 40 KVA MODULAR BASE CON 40 KVA</t>
+          <t>CAM.IP IN TP LINK CAMARA Wi-Fi INDOOR 3MP</t>
         </is>
       </c>
       <c r="C537" t="n">
-        <v>12411.36</v>
+        <v>21.25</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>ST5-100-15KS</t>
+          <t>ARCHER AX73</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>LYONN UPS 15 KVA MODULAR BASE CON 10 KVA</t>
+          <t>TP LINK ROUTER WIFI DOBLE BANDA AX5400 W6 (6ANT)</t>
         </is>
       </c>
       <c r="C538" t="n">
-        <v>6862.06</v>
+        <v>122.92</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>ULT-20KRM-1-1-3-1</t>
+          <t>ARCHERT3UNAN</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>LYONN UPS 20KVA 3:1 TRI--MONO CON BATERIAS SLOT SNMP Y BAT PACK EXPAN. RACKEABLE</t>
+          <t>PLACA RED TP LINK ADAPTADOR USB INALAMB. NANO AC1300</t>
         </is>
       </c>
       <c r="C539" t="n">
-        <v>9544.549999999999</v>
+        <v>16.07</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>ST5-100-10KS</t>
+          <t>ARCHERTX20U</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>LYONN UPS 10 KVA MODULAR BASE CON 10 KVA</t>
+          <t>PLACA RED TP LINK ADAPTADOR USB WIFI ALTA GANANCIA AX1800</t>
         </is>
       </c>
       <c r="C540" t="n">
-        <v>5549.32</v>
+        <v>20.88</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>ULT-20K-1-1-3-1</t>
+          <t>ARCHERTX20UH</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>LYONN UPS 20KVA 3:1 TRI--MONO CON BATERIAS SLOT SNMP Y BAT PACK EXPAN.</t>
+          <t>PLACA RED TP LINK AX1800 ALTA GANACIA ADAPTADOR USB</t>
         </is>
       </c>
       <c r="C541" t="n">
-        <v>6815.64</v>
+        <v>28.92</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>ULT-10KRM-3-1</t>
+          <t>ARCHERTX50UH</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>LYONN UPS 10KVA 3:1 TRI--MONO CON BATERIAS SLOT SNMP Y BAT PACK EXPAN. RACKEABLE</t>
+          <t>PLACA RED TP LINK AX3000 ALTA GANACIA ADAPTADOR USB</t>
         </is>
       </c>
       <c r="C542" t="n">
-        <v>5067.97</v>
+        <v>33.74</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>ULT-15K-1-1-3-1</t>
+          <t>S6730-H48X6C</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>LYONN UPS 15KVA 3:1 TRI--MONO CON BATERIAS SLOT SNMP Y BAT PACK EXPAN.</t>
+          <t>SWITCH HUAWEI EBG 48P SFP+ 10GE 6P QSFP28 40/100GE</t>
         </is>
       </c>
       <c r="C543" t="n">
-        <v>6099.6</v>
+        <v>3434.34</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>ULT-10K-3-1</t>
+          <t>S6730-H24X6C</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>LYONN UPS 10KVA 3:1 TRI--MONO CON BATERIAS SLOT SNMP Y BAT PACK EXPAN.</t>
+          <t>SWITCH HUAWEI EBG 24P SFP+ 10GE 6P QSFP28 40/100GE</t>
         </is>
       </c>
       <c r="C544" t="n">
-        <v>3360.08</v>
+        <v>3169.14</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>ULT-6KVT-T</t>
+          <t>TPE-082WS</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>LYONN UPS 6 KVA TRAFO AISLACION CON BATERIAS SLOT SNMP Y SLOT BAT PACK EXPAN.</t>
+          <t>Switch PoE+ Web Smart Gigabit de 10 puertos</t>
         </is>
       </c>
       <c r="C545" t="n">
-        <v>3419.76</v>
+        <v>119.34</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>ULT-3KVT-T</t>
+          <t>PT-E110VP</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>LYONN UPS 3KVA TRAFO AISLACION CON BATERIAS SLOT SNMP Y SLOT BAT PACK EXPAN.</t>
+          <t>ROTULADORA BROTHER MANUAL P.TOUCH E110VP 12MM</t>
         </is>
       </c>
       <c r="C546" t="n">
-        <v>1847.12</v>
+        <v>126.24</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>ULT-6000-RM-XE</t>
+          <t>TS-932PX-4G</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>LYONN UPS 6 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BATERIA BORNERA RACKEABLE</t>
+          <t>STORAGE QNAP NAS 9 BAY SFP+10GbE QUAD CORE 1.7GHZ 4GB</t>
         </is>
       </c>
       <c r="C547" t="n">
-        <v>1702.58</v>
+        <v>1312.22</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>ULT-10000-RM-XE</t>
+          <t>HSE221E</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>LYONN UPS 10 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BATERIA BORNERA RACKEABLE</t>
+          <t>ACC.BROTHER CINTA TERMOCONTRAIBLE BLANCA 09MM 1.5MT</t>
         </is>
       </c>
       <c r="C548" t="n">
-        <v>2022.14</v>
+        <v>51.54</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>ST5-100-30KS</t>
+          <t>TS-133-US</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>LYONN UPS 30 KVA MODULAR BASE CON 30 KVA</t>
+          <t>STORAGE QNAP NAS 1-BAY 4 CORE 1.7GHZ 1GB 2PORT1G</t>
         </is>
       </c>
       <c r="C549" t="n">
-        <v>10692.86</v>
+        <v>302.5</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>ULT-3000-RM-XE</t>
+          <t>TZES241</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>LYONN UPS 3 KVA ONLINE CARG. REFORZ. SLOT SNMP SIN BATERIA BORNERA RACKEABLE</t>
+          <t>ACC.BROTHER CINTA NEGRO EN BLANCO 18MM - 8MTS EXTRA</t>
         </is>
       </c>
       <c r="C550" t="n">
-        <v>953.4</v>
+        <v>37.61</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>DESIRE-500LED</t>
+          <t>HSE231E</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>LYONN UPS 500VA SIN DISPLAY</t>
+          <t>ACC.BROTHER CINTA TERMOCONTRAIBLE BLANCA 12MM 1.5MT</t>
         </is>
       </c>
       <c r="C551" t="n">
-        <v>72.92</v>
+        <v>55.39</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>M7310DW</t>
+          <t>HSE211</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>IMPRESORA PANTUM PRINT-COPY-SCAN MONO 33PPM USB+NET+W (G)</t>
+          <t>ACC.BROTHER CINTA TERMOCONTRAIBLE BLANCA 06MM 1.5MT</t>
         </is>
       </c>
       <c r="C552" t="n">
-        <v>385.6</v>
+        <v>54.32</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>P3010DW</t>
+          <t>919-80099</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>IMPRESORA PANTUM PRINT MONO 30PPM USB+NET+WIFI (G)</t>
+          <t>BANDEJA ODF FIBRA 24 CON RODAMIENTO Y ACCESORIOS 24 LC DUPLEX CON 48 PIGTAILS Y DOBLE CASETTE</t>
         </is>
       </c>
       <c r="C553" t="n">
-        <v>182.32</v>
+        <v>122.51</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>RBGPOE</t>
+          <t>919-80069</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>ACC.MIKROTIK POE PASIVO GIGABIT</t>
+          <t>FIBRA OPTICA MULTIMODO 12 HILOS OM4 LSZH ANTIROEDOR ARMADA DIELECTRICA  VALOR X METRO HELLERMANN</t>
         </is>
       </c>
       <c r="C554" t="n">
-        <v>11.78</v>
+        <v>3.58</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>S-4554LC80D</t>
+          <t>919-80064</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>SFP MIKROTIK PAR S-45LC80D S-54LC80D 1.25G SM 80KM</t>
+          <t>FIBRA OPTICA MULTIMODO 6 HILOS OM4 LSZH ANTIRROEDOR ARMADA ACERO PRECIO X METRO HELLERMANN</t>
         </is>
       </c>
       <c r="C555" t="n">
-        <v>148.54</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>XS+31LC10D</t>
+          <t>919-80075</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>SFP MIKROTIK MODULO SFP 1.25G/10G SFP+/25G SFP28</t>
+          <t>FIBRA OPTICA MULTIMODO 12 HILOS OM3 LSZH ANTIRROEDOR DIELECTRICA VALOR X METRO HELLERMANN</t>
         </is>
       </c>
       <c r="C556" t="n">
-        <v>285.08</v>
+        <v>2.34</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>RB960PGS-PB</t>
+          <t>919-80065</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>RB MIKROTIK POWEBOX PRO ROUTER 5P GB EXT 4POE S/F</t>
+          <t>FIBRA OPTICA MULTIMODO 6 HILOS OM4 LSZH ANTIRROEDOR DIELECTRICA VALOR X METRO HELLERMANN</t>
         </is>
       </c>
       <c r="C557" t="n">
-        <v>153.91</v>
+        <v>2.14</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>RB951UI-2ND</t>
+          <t>919-80081</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>RB MIKROTIK 951UI-2ND HAP 5ETH WIFI 160MW LVL4  S/F</t>
+          <t>FIBRA OPTICA MULTIMODO 6 HILOS OM3 LSZH ANTIRROEDOR ACERO BOBINA 4 KMS HELLERMANN</t>
         </is>
       </c>
       <c r="C558" t="n">
-        <v>62.66</v>
+        <v>1.44</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>CRS31816P2S+</t>
+          <t>919-80082</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>SWITCH MIKROTIK 318-16P-2S+OUT 16POE OUT + 2SFP+ S/F</t>
+          <t>FIBRA OPTICA MULTIMODO 12 HILOS OM3 LSZH ANTIRROEDOR ACERO  BOBINA 4 KMS HELLERMANN</t>
         </is>
       </c>
       <c r="C559" t="n">
-        <v>376.81</v>
+        <v>2.25</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>K3CP-3H0WF</t>
+          <t>919-80076</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>CAM.IP IMOU BULLET 2C 3MP 3.6 IP67 IR30 MIC SD WIFI</t>
+          <t>FIBRA OPTICA MULTIMODO 6 HILOS OM3 LSZH ANTIRROEDOR DIELECTRICA  VALOR X METRO  HELLERMANN</t>
         </is>
       </c>
       <c r="C560" t="n">
-        <v>50.37</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>S7XP-6M0WED</t>
+          <t>9E 10KVA</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>CAM.IP IMOU CRUISER DUAL OUT 6MP 3.6 IP66 IR30 FULLC</t>
+          <t>UPS EATON ON-LINE 9E 10KVA 3:1 TOWER EXP.</t>
         </is>
       </c>
       <c r="C561" t="n">
-        <v>106.09</v>
+        <v>2386.8</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>ST2-256-S1</t>
+          <t>9PX 6KVAG2</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>IMOU MICRO SD 256GB</t>
+          <t>UPS EATON ON-LINE 9PX 6KVA 1:1 RT +SNMP+KITRACK G2</t>
         </is>
       </c>
       <c r="C562" t="n">
-        <v>28.28</v>
+        <v>3096.22</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>CRS3101G5GIN</t>
+          <t>RB941-2ND-TC</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>SWITCH MIKROTIK 310-1G-5S-4S+IN  5SFP + 4SFP+       S/F</t>
+          <t>RB MIKROTIK 941-2nD O TC HAPLITE 4ETH L4 160MW F/INC</t>
         </is>
       </c>
       <c r="C563" t="n">
-        <v>287.74</v>
+        <v>33.3</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>IPHDW2449TP3</t>
+          <t>XS+DA0001</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA DOMO 4MP 3,6 IR30 IP67 FULL COLOR MIC SD</t>
+          <t>SFP MIKROTIK CABLE DE CON DIRECTA SFP/SFP+/SFP28 1MTS</t>
         </is>
       </c>
       <c r="C564" t="n">
-        <v>152.77</v>
+        <v>59.24</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>26252035</t>
+          <t>48POW</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>F.O.FKW OPTIC-LAN-AR OUTDOOR 12F 50/125 OM3 LSZH FURUKAWA</t>
+          <t>ACC.MIKROTIK FUENTE MIKROTIK 48 VOLT 1.46AMP 70W</t>
         </is>
       </c>
       <c r="C565" t="n">
-        <v>10.89</v>
+        <v>22.43</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>26275003</t>
+          <t>48V2A96W</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>F.O.FKW OPTICAL CABLE CFOT-MM-MF 06F COR 50/125 FURUKAWA</t>
+          <t>ACC.MIKROTIK FUENTE MIKROTIK 48VOLT 2AMP 96W</t>
         </is>
       </c>
       <c r="C566" t="n">
-        <v>5.23</v>
+        <v>50.47</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>35260121</t>
+          <t>UE200</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>F.O.FKW KIT A270 CONEC EN CAMPO 2FMM SC AGEING FURUKAWA</t>
+          <t>ACC.TP LINK Adaptador de Red USB 2.0 a 100Mbps ETH</t>
         </is>
       </c>
       <c r="C567" t="n">
-        <v>0.48</v>
+        <v>12.23</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>35260120</t>
+          <t>TL-WN823N</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>F.O.FKW KIT A270 CONEC EN CAMPO 2FMM ST AGEING FURUKAWA</t>
+          <t>PLACA RED TP LINK ADAPTADOR USB INALAMBRICO 300 MBPS</t>
         </is>
       </c>
       <c r="C568" t="n">
-        <v>0.48</v>
+        <v>9.640000000000001</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>26372011</t>
+          <t>ARCHERT2UNAN</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>F.O.FKW FIBER-LAN-AR MM IN/OUT 8F 62.5/125 TB OM FURUKAWA</t>
+          <t>PLACA RED TP LINK ADAPTADOR USB INALAMB. NANO AC600</t>
         </is>
       </c>
       <c r="C569" t="n">
-        <v>4.59</v>
+        <v>9.640000000000001</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>35265025</t>
+          <t>TG-3468</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>F.O.FKW KIT 3 PLACAS LGX DE CIERRE B48 PLASTICAS FURUKAWA</t>
+          <t>PLACA RED TP LINK ADAPTADOR DE RED PCI EXPRESS GIGABIT</t>
         </is>
       </c>
       <c r="C570" t="n">
-        <v>12.5</v>
+        <v>10.45</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>26370040</t>
+          <t>TL-SF1009P</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>F.O.FKW FIBER-LAN MM IN/OUT 8F 62.5/125 TB OM1 FURUKAWA</t>
+          <t>SWITCH TP LINK 9 PUERTOS 10/100 8 PORT POE+</t>
         </is>
       </c>
       <c r="C571" t="n">
-        <v>2.75</v>
+        <v>50.69</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>26272013</t>
+          <t>DS-P7001-01</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>F.O.FKW FIBER-LAN-AR MM IN/OUT 8F 50/125 TB OM2 FURUKAWA</t>
+          <t>GPON TP LINK OLT GPON PIZZA-BOX 1 PUERTOS GPON 1:128</t>
         </is>
       </c>
       <c r="C572" t="n">
-        <v>5.69</v>
+        <v>257.09</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>35250041</t>
+          <t>CPE220</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>F.O.FKW CONECTOR OPTICO MM LC-PC FURUKAWA</t>
+          <t>ANTENA TP LINK CPE OUTDOOR N300 2.4GHZ 12 DBI MIMO 2X29</t>
         </is>
       </c>
       <c r="C573" t="n">
-        <v>25.13</v>
+        <v>48.2</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>35260309</t>
+          <t>ST10000VE001</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>F.O.FKW EXT. OPT. CONECT. 2F MM 62,5 OM1 LC-SPC FURUKAWA</t>
+          <t>SEAGATE UNIDAD DE DISCO DURO SKYHAWK 10TB VIGILA</t>
         </is>
       </c>
       <c r="C574" t="n">
-        <v>32.44</v>
+        <v>497.92</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>26270139</t>
+          <t>ARCHER T3U</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>F.O.FKW FIBER-LAN MM IN/OUT 12F 50/125 OM4 LSZH FURUKAWA</t>
+          <t>PLACA RED TP LINK ADAPTADOR USB INALAMB. MINI AC1300</t>
         </is>
       </c>
       <c r="C575" t="n">
-        <v>6.39</v>
+        <v>16.07</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>19745013</t>
+          <t>PFA151</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>F.O.FKW CABO OPTICO CFOA-SM AS120 24F 9/125 FURUKAWA</t>
+          <t>ACC.DAHUA CORNER MOUNT BRACKET PARA CAMARA</t>
         </is>
       </c>
       <c r="C576" t="n">
-        <v>2.17</v>
+        <v>21.06</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>19718003</t>
+          <t>BALUN RJ45</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>F.O.FKW CABO OPTICO CFOA-SM DDR-S 24F 9/125 LSZH FURUKAWA</t>
+          <t>ACC.DAHUA BALUN PASIVO RJ45 GENERICO</t>
         </is>
       </c>
       <c r="C577" t="n">
-        <v>4.8</v>
+        <v>5.81</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>19785004</t>
+          <t>RBLHG5ACXLX4</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>F.O.FKW CABO OPTICO CFOA-SM IND/OUT 24F 9/125 FURUKAWA</t>
+          <t>AP OUT.MIKROTIK AP/CPE + ANTENA 5AC 27DBI PACK X4</t>
         </is>
       </c>
       <c r="C578" t="n">
-        <v>2.78</v>
+        <v>608.7</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>23400092</t>
+          <t>S2XP-6M0WED</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>CABLE FKW UTP CAT6 GIGALAN X METRO NEGRO EXTERIOR FURUKAWA</t>
+          <t>CAM.IP IN IMOU RANGER DUAL 6MP 3.6 IR10 MIC MICROSD WIF</t>
         </is>
       </c>
       <c r="C579" t="n">
-        <v>1.2</v>
+        <v>79.01000000000001</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>35120443</t>
+          <t>TI-MGBS10</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>FKW EXT. SOLIDA RJ45 UTP CAT6 25M LSZH GRIS FURUKAWA</t>
+          <t>INDUSTRIAL MODULO SFP 1 GIGA 10 KMS MONOMODO Trendnet</t>
         </is>
       </c>
       <c r="C580" t="n">
-        <v>16.06</v>
+        <v>71.59999999999999</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>35260092</t>
+          <t>TPE-S44</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>F.O.FKW ACOPLADOR 1F MM SC-PC BEIGE KIT X 6 FURUKAWA</t>
+          <t>SWITCH 8 PUERTOS 4 POE 4 NOPOE Trendnet</t>
         </is>
       </c>
       <c r="C581" t="n">
-        <v>15.83</v>
+        <v>79.56</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>23200086</t>
+          <t>919-81653</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>CABLE FKW UTP CAT5E X METRO NEGRO PARA EXTERIOR FURUKAWA</t>
+          <t>ROLLO CABLE UTP CAT 5E NEGRO 100% COBRE EXTERIOR BOBINA 305MTS HELLERMANN</t>
         </is>
       </c>
       <c r="C582" t="n">
-        <v>1.07</v>
+        <v>151.36</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>23200110</t>
+          <t>919-81621</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>CABLE FKW UTP CAT5E MULTILAN X305MT NEGRO EXTERIOR FURUKAWA</t>
+          <t>ROLLO CABLE UTP CAT 6 GRIS CLARO 100% COBRE INTERIOR BOBINA 305MTS HELLERMANN</t>
         </is>
       </c>
       <c r="C583" t="n">
-        <v>185.31</v>
+        <v>279.33</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>35050371</t>
+          <t>919-81616</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>ACC.FKW TAPA CIEGA P/FACEPLATE BLANCO X10U FURUKAWA</t>
+          <t>ROLLO CABLE UTP CAT 5E GRIS CLARO 100% COBRE INTERIOR BOBINA 305MTS HELLERMANN</t>
         </is>
       </c>
       <c r="C584" t="n">
-        <v>9.369999999999999</v>
+        <v>138.36</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>23350032</t>
+          <t>TC-NTP1</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>CABLE FKW FTP CAT5E MULTILAN X METRO NEGRO EXT. FURUKAWA</t>
+          <t>TESTER POE INLINE DE RED Trendnet</t>
         </is>
       </c>
       <c r="C585" t="n">
-        <v>2.55</v>
+        <v>140.02</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>35060037</t>
+          <t>TC-NT2</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>ACC.FKW TAPA CIEGA 1U BLANCO - AGEIN FURUKAWA</t>
+          <t>TESTER DE RED RJ45 / BNC Trendnet</t>
         </is>
       </c>
       <c r="C586" t="n">
-        <v>2.52</v>
+        <v>98.01000000000001</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>35150513</t>
+          <t>TC-K50C6BK</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>ACC.FKW PTO. CONSOLID. DESC.24P EXPANDIBLE FURUKAWA</t>
+          <t>JACK CATEGORIA 6 PACK DE 50 UNIDADES NEGRO Trendnet</t>
         </is>
       </c>
       <c r="C587" t="n">
-        <v>238.56</v>
+        <v>151.21</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>35060036</t>
+          <t>TC-K50C6</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>ACC.FKW TAPA CIEGA 1U BEIGE - ROHS FURUKAWA</t>
+          <t>JACK CATEGORIA 6 PACK DE 50 UNIDADES BLANCO Trendnet</t>
         </is>
       </c>
       <c r="C588" t="n">
-        <v>1.05</v>
+        <v>151.21</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>35050206</t>
+          <t>TC-K25C6BK</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>ACC.FKW PLUG RJ45 MACHO CAT5E FURUKAWA</t>
+          <t>JACK CATEGORIA 6 PACK DE 25 UNIDADES NEGRO Trendnet</t>
         </is>
       </c>
       <c r="C589" t="n">
-        <v>0.43</v>
+        <v>75.59999999999999</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>35085046</t>
+          <t>RV-SDL</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT6A FTP 1,5M GREEN LSZH GRIS FURUKAWA</t>
+          <t>Side Door Lock - Repuesto de Traba lateral plastica para los laterales de todos los modelos de racks</t>
         </is>
       </c>
       <c r="C590" t="n">
-        <v>15.76</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>35123244</t>
+          <t>RV-KCT</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT6 LSZH 2.5M GIGALAN G/GREEN FURUKAWA</t>
+          <t>KIT DE CABLE A TIERRA PARA RACK Y MURALES REGUVOLT</t>
         </is>
       </c>
       <c r="C591" t="n">
-        <v>7.49</v>
+        <v>3.73</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>35085045</t>
+          <t>TC-P12C6AS</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT6A FTP 0.5 GREEN LSZH GRI B FURUKAWA</t>
+          <t>PACHERA 12 PUERTOS CAT 6A BLINDADA DE PARED Trendnet</t>
         </is>
       </c>
       <c r="C592" t="n">
-        <v>14.38</v>
+        <v>70</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>35123503</t>
+          <t>RV-M-LOCK</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT6 2,0MT GIGALAN BLANCO FURUKAWA</t>
+          <t>CERRADURA TIPO MANIJA PARA MURALES  REGUVOLT</t>
         </is>
       </c>
       <c r="C593" t="n">
-        <v>8.300000000000001</v>
+        <v>7.76</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>35129083</t>
+          <t>RV-TORN-50U</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT6 0,5MT GIGALAN GRIS FURUKAWA</t>
+          <t>JUEGO DE TORNILLOS Y TUERCAS M6 DE FIJACION X 5O UNIDADES REGUVOLT</t>
         </is>
       </c>
       <c r="C594" t="n">
-        <v>6</v>
+        <v>32.29</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>35123240</t>
+          <t>RV-FC-3U</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT6 0.5MT GIGALAN GREEN LSZH FURUKAWA</t>
+          <t>FRENTE CIEGO DE 3 U METALICO CON CEPILLO REGUVOLT</t>
         </is>
       </c>
       <c r="C595" t="n">
-        <v>6.83</v>
+        <v>10.59</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>35101329</t>
+          <t>RV-FC-2U</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 2,5MT VERDE AGEING FURUKAWA</t>
+          <t>FRENTE CIEGO DE 2 U METALICO CON CEPILLO REGUVOLT</t>
         </is>
       </c>
       <c r="C596" t="n">
-        <v>7.06</v>
+        <v>9.07</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>35101249</t>
+          <t>RV-FC-1U</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 2,5MT MULTILAN ROJO FURUKAWA</t>
+          <t>FRENTE CIEGO DE 1 U METALICO CON CEPILLO REGUVOLT</t>
         </is>
       </c>
       <c r="C597" t="n">
-        <v>5.85</v>
+        <v>8.32</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>35103404</t>
+          <t>RV-O-2U-TAP</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 2,5MT MULTILAN VERDE FURUKAWA</t>
+          <t>ORGANIZADOR DE CABLES HORIZONTAL 2 UNIDADES DE 5 ANILLAS CON TAPA METALICO  REGUVOLT</t>
         </is>
       </c>
       <c r="C598" t="n">
-        <v>7.06</v>
+        <v>11.95</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>35103604</t>
+          <t>RV-O-1U-TAP</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 2,5MT MULTILAN AZUL FURUKAWA</t>
+          <t>ORGANIZADOR DE CABLES HORIZONTAL 1 UNIDAD DE 5 ANILLAS CON TAPA METALICO  REGUVOLT</t>
         </is>
       </c>
       <c r="C599" t="n">
-        <v>7.06</v>
+        <v>7.56</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>35103504</t>
+          <t>RV-O-1U</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 2,5MT MULTILAN BLANCO FURUKAWA</t>
+          <t>ORGANIZADOR DE CABLES VERTICAL DE 5 ANILLAS METALICO REGUVOLT</t>
         </is>
       </c>
       <c r="C600" t="n">
-        <v>7.06</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>35103052</t>
+          <t>RV-R-LOCK</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 2,5MT MULTILAN NEGRO FURUKAWA</t>
+          <t>CERRADURA TIPO MANIJA PARA RACK  REGUVOLT</t>
         </is>
       </c>
       <c r="C601" t="n">
-        <v>7.07</v>
+        <v>21.73</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>35100042</t>
+          <t>TC-P48C6</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 2,5MT MULTILAN AZUL FURUKAWA</t>
+          <t>PACHERA PATCH PANEL CAT 6 48 PUERTOS Trendnet</t>
         </is>
       </c>
       <c r="C602" t="n">
-        <v>7.06</v>
+        <v>168.01</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>35103804</t>
+          <t>TC-PDT</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 2,5MT MULTILAN AMARILLO FURUKAWA</t>
+          <t>IMPACTADORA JACK CAT 5 6 6A Trendnet</t>
         </is>
       </c>
       <c r="C603" t="n">
-        <v>7.43</v>
+        <v>45.36</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>35103503</t>
+          <t>RV-COOL-4U</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 2,0MT MULTILAN BLANCO FURUKAWA</t>
+          <t>MODULO DE VENTILACION X 4  COOLERS PARA RACK DE TECHO REGUVOLT</t>
         </is>
       </c>
       <c r="C604" t="n">
-        <v>5.25</v>
+        <v>45.38</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>35103403</t>
+          <t>TI-IG90</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 2,0MT MULTILAN VERDE FURUKAWA</t>
+          <t>INDUSTRIAL INYECTOR POE++ 95W RJ45  A RJ45 POE Trendnet</t>
         </is>
       </c>
       <c r="C605" t="n">
-        <v>6.22</v>
+        <v>268.5</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>35103802</t>
+          <t>TI-IG60</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 1,5MT MULTILAN AMARILLO FURUKAWA</t>
+          <t>INDUSTRIAL INYECTOR POE+ 60W RJ45  A RJ45 POE Trendnet</t>
         </is>
       </c>
       <c r="C606" t="n">
-        <v>5.28</v>
+        <v>225.03</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>35103502</t>
+          <t>TI-IG30</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 1,5MT MULTILAN BLANCO FURUKAWA</t>
+          <t>INDUSTRIAL INYECTOR POE+ 30W RJ45  A RJ45 POE Trendnet</t>
         </is>
       </c>
       <c r="C607" t="n">
-        <v>4.3</v>
+        <v>173.89</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>35103047</t>
+          <t>TI-G80</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 1,5MT MULTILAN GRIS FURUKAWA</t>
+          <t>INDUSTRIAL SWITCH 8 PUERTOS GIGA Trendnet</t>
         </is>
       </c>
       <c r="C608" t="n">
-        <v>5.29</v>
+        <v>242.93</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>35060030</t>
+          <t>TI-G642I</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>ACC.FKW MODULO ADAPTADOR 2 PUERTAS 1U BEIGE FURUKAWA</t>
+          <t>INDUSTRIAL SWITCH 4 GIGAS + 2 SFP ADMINISTRABLE Trendnet</t>
         </is>
       </c>
       <c r="C609" t="n">
-        <v>1.03</v>
+        <v>498.65</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>35050337</t>
+          <t>TI-G102</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>ACC.FKW ICONO DE IDENT. VERDE X50U - AGEIN FURUKAWA</t>
+          <t>10-Port Hardened Industrial Gigabit Switch Trendnet</t>
         </is>
       </c>
       <c r="C610" t="n">
-        <v>12.39</v>
+        <v>524.22</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>35050331</t>
+          <t>TI-F10S30</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>ACC.FKW ICONO DE IDENT. AZUL X50U - AGEIN FURUKAWA</t>
+          <t>INDUSTRIAL MEDIA CONVERTER SC MONOMODO 30 KMS Trendnet</t>
         </is>
       </c>
       <c r="C611" t="n">
-        <v>12.38</v>
+        <v>230.15</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>35050336</t>
+          <t>TFC-PGSFP</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>ACC.FKW ICONO DE IDENT. ROJO X50U - AGEIN FURUKAWA</t>
+          <t>MEDIA CONVERTER POE IN A SFP 1 GIGA Trendnet</t>
         </is>
       </c>
       <c r="C612" t="n">
-        <v>12.42</v>
+        <v>94.61</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>35150026</t>
+          <t>TFC-GSFP</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>ACC.FKW GUIA DE CABLES INF.ALTA DENS. AGEING FURUKAWA</t>
+          <t>MEDIA CONVERTER GIGABIT RJ45 A SFP 1 GIGA Trendnet</t>
         </is>
       </c>
       <c r="C613" t="n">
-        <v>48.96</v>
+        <v>71.59999999999999</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>35150025</t>
+          <t>TFC-GMSC</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>ACC.FKW GUIA DE CABLES SUP.ALTA DENS. AGEING FURUKAWA</t>
+          <t>MEDIA CONVERTER GIGABIT RJ45 A SC MULTIMODO  1 GIGA Trendnet</t>
         </is>
       </c>
       <c r="C614" t="n">
-        <v>39.84</v>
+        <v>109.97</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>35150047</t>
+          <t>TFC-1600MM</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>ACC.FKW GUIA DE CABLES SUPERIOR AGEING FURUKAWA</t>
+          <t>MODULOP SNMP CHASIS TFC-1600 TRENDNET</t>
         </is>
       </c>
       <c r="C615" t="n">
-        <v>31.43</v>
+        <v>153.43</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>35150234</t>
+          <t>TFC-10GSFP</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>ACC.FKW GUIA DE CABBLES INFERIOR AGEING FURUKAWA</t>
+          <t>MEDIA CONVERTER 10 GIGAS SFP+ A RJ45 10 GIGAS Trendnet</t>
         </is>
       </c>
       <c r="C616" t="n">
-        <v>37.51</v>
+        <v>265.94</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>35060028</t>
+          <t>TEG-S25</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>ACC.FKW CAJA APARENTE FACEPLATE SENCILLO BEIGE FURUKAWA</t>
+          <t>SWITCH 24 PUERTOS GIGA RACKEABLE Trendnet</t>
         </is>
       </c>
       <c r="C617" t="n">
-        <v>6.86</v>
+        <v>204.58</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>POE-24-24WG</t>
+          <t>TEG-S24G</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>FUENTE UBIQUITI FUENTE POE 24VDC 1A ORIGINAL UBNT  GB</t>
+          <t>SWITCH 24 PUERTOS GIGA RACKEABLE Trendnet</t>
         </is>
       </c>
       <c r="C618" t="n">
-        <v>18.98</v>
+        <v>202.02</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>NS-5AC</t>
+          <t>TEG-3102WS</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI 5GHZ NANOSTATION 5 AC 316MW</t>
+          <t>SWITCH 8 PUERTOS 2.5GB + 4 SFP 10 GB Trendnet</t>
         </is>
       </c>
       <c r="C619" t="n">
-        <v>165.82</v>
+        <v>409.15</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>PBE-5AC-620</t>
+          <t>TEG-30284</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI 5GHZ POWERBEAM AC 29 DBI 250 MW</t>
+          <t>SWITCH 24 PUERTOS GIGA  4 SFP+ 10G ADMINISTRABLE Trendnet</t>
         </is>
       </c>
       <c r="C620" t="n">
-        <v>292.21</v>
+        <v>434.73</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>UAP-AC-M</t>
+          <t>TEG-284WS</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>AP IN.UBIQUITI MESH 100MW 2.4/5GHZ AC 300MBPS FUENTE24V</t>
+          <t>SWITCH 28 PUERTOS GIGA  4 SFP ADMINISTRABLE Trendnet</t>
         </is>
       </c>
       <c r="C621" t="n">
-        <v>125.04</v>
+        <v>332.44</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>RB750</t>
+          <t>TI-PE50</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>RB MIKROTIK 750R2 5ETHERNET LVL4 CASE Y FUENTE   S/F</t>
+          <t>INDUSTRIAL SWITCH POE+ 90W 5 PUERTOS Trendnet</t>
         </is>
       </c>
       <c r="C622" t="n">
-        <v>62.35</v>
+        <v>196.9</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>CA/OTU</t>
+          <t>TEG-082WS</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>ACC.MIKROTIK CASE OUTDOOR PARA RB433 Y RB433AH</t>
+          <t>SWITCH 8 PUERTOS GIGA + 2 PUERTOS SFP Trendnet</t>
         </is>
       </c>
       <c r="C623" t="n">
-        <v>36.01</v>
+        <v>179.01</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>AC/MMCX</t>
+          <t>RV-E-RDC-1U950</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>ACC.MIKROTIK PIGTAIL MMCX A N HEMBRA 30 CMTS</t>
+          <t>BANDEJA FIJA VENTILADA 1 UNIDAD / 950mm / solo para linea DE RACK Data Center (RDC) REGUVOLT</t>
         </is>
       </c>
       <c r="C624" t="n">
-        <v>2.33</v>
+        <v>52.94</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>CA/493</t>
+          <t>RV-COOL-2U</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>ACC.MIKROTIK CASE INDOOR PARA RB493/RB493G/RB493AH</t>
+          <t>MODULO DE VENTILACION X 2  COOLERS PARA RACK DE TECHO REGUVOLT</t>
         </is>
       </c>
       <c r="C625" t="n">
-        <v>19.51</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>CA/OTS</t>
+          <t>RV-R-47U800</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>ACC.MIKROTIK CASE OUTDOOR PARA RB411 Y RB411AH</t>
+          <t>RACK 47 UNIDADES 800MM 19"  juego de ruedas y puerta trasera ciega incluidos (DESARMADO) REGUVOLT</t>
         </is>
       </c>
       <c r="C626" t="n">
-        <v>27.01</v>
+        <v>763.8099999999999</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>CA/433U</t>
+          <t>RV-R-47U600</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>ACC.MIKROTIK CASE INDOOR PARA RB433/RB433AH/RB433UAH</t>
+          <t>RACK 47 UNIDADES 600MM 19"  juego de ruedas y puerta trasera ciega incluidos (DESARMADO) REGUVOLT</t>
         </is>
       </c>
       <c r="C627" t="n">
-        <v>12.2</v>
+        <v>718.4400000000001</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>ADSS-48B1.3</t>
+          <t>RV-R-42U800</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>F.O.FIBRA GEYIDA SM ADSS100 SECO 48FIBRAS X METRO</t>
+          <t>RACK 42 UNIDADES 800MM 19"  juego de ruedas y puerta trasera ciega incluidos (DESARMADO) REGUVOLT</t>
         </is>
       </c>
       <c r="C628" t="n">
-        <v>0.6</v>
+        <v>650.38</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>DROP-2F-1KM</t>
+          <t>RV-R-42U600</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>F.O.FIBRA MNET DROP 2F P/METAL LSZH G657 FLAT 1KM</t>
+          <t>RACK 42 UNIDADES 600MM 19"  juego de ruedas y puerta trasera ciega incluidos (DESARMADO) REGUVOLT</t>
         </is>
       </c>
       <c r="C629" t="n">
-        <v>52.39</v>
+        <v>589.88</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>ADSS80-24F</t>
+          <t>RV-R-32U800</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>F.O.FIBRA FIBERHOME SM ADSS80 G652D 24FIBRA XMETRO</t>
+          <t>RACK 32 UNIDADES 800MM 19"  juego de ruedas y puerta trasera ciega incluidos (DESARMADO) REGUVOLT</t>
         </is>
       </c>
       <c r="C630" t="n">
-        <v>0.38</v>
+        <v>538.6799999999999</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>ARM-24F</t>
+          <t>RV-R-32U600</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>F.O.FIBRA FIBERHOME SM AR-METAL G652D 24F XMETRO</t>
+          <t>RACK 32 UNIDADES 600MM 19"  juego de ruedas y puerta trasera ciega incluidos (DESARMADO) REGUVOLT</t>
         </is>
       </c>
       <c r="C631" t="n">
-        <v>0.38</v>
+        <v>492.77</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>PLC-SCA-1X8</t>
+          <t>RV-R-22U800</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA SPLITTER PLC 1X8 SC/APC 0.9 G657A I/O 1M</t>
+          <t>RACK 22 UNIDADES 800MM 19"  juego de ruedas y puerta trasera ciega incluidos (DESARMADO) REGUVOLT</t>
         </is>
       </c>
       <c r="C632" t="n">
-        <v>11.16</v>
+        <v>427.36</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>PLC1:8</t>
+          <t>RV-R-22U600</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA SPLITTER OPTICO S/CONECTORIZAR 1X8</t>
+          <t>RACK 22 UNIDADES 600MM 19"  juego de ruedas y puerta trasera ciega incluidos (DESARMADO) REGUVOLT</t>
         </is>
       </c>
       <c r="C633" t="n">
-        <v>8.460000000000001</v>
+        <v>377.37</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>PLC-SCA-1X16</t>
+          <t>RV-M-15U450</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA SPLITTER PLC 1X16 SC/APC 0.9 G657A I/O 1</t>
+          <t>RACK MURAL 15 UNIDADES 450MM (DESARMADO)  REGUVOLT</t>
         </is>
       </c>
       <c r="C634" t="n">
-        <v>19.08</v>
+        <v>148.22</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>PLC1:4</t>
+          <t>RV-M-12U450</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA SPLITTER OPTICO S/CONECTORIZAR 1X4</t>
+          <t>RACK MURAL 12 UNIDADES 450MM (DESARMADO)  REGUVOLT</t>
         </is>
       </c>
       <c r="C635" t="n">
-        <v>7.59</v>
+        <v>127.35</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>PLC1:16SCA</t>
+          <t>RV-M-9U450</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA SPLITTER OPTICO CONECT. 1X16 SC/APC BOX</t>
+          <t>RACK MURAL 9 UNIDADES 450MM (DESARMADO)  REGUVOLT</t>
         </is>
       </c>
       <c r="C636" t="n">
-        <v>42.28</v>
+        <v>113.86</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>PLC1:8SC</t>
+          <t>RV-M-6U450</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA SPLITTER OPTICO CONECT. 1X8 SC/APC</t>
+          <t>RACK MURAL 6 UNIDADES 450MM (DESARMADO)  REGUVOLT</t>
         </is>
       </c>
       <c r="C637" t="n">
-        <v>18.55</v>
+        <v>97.09999999999999</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>PLC-4060-1X2</t>
+          <t>RV-M-4U450</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA SPLITTER 40/60 DIV-DES 0.9 G657A I/O 1M</t>
+          <t>RACK MURAL 4 UNIDADES 450MM (DESARMADO)  REGUVOLT</t>
         </is>
       </c>
       <c r="C638" t="n">
-        <v>4.66</v>
+        <v>95.59</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>PLC1:16LCA</t>
+          <t>919-81659</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA SPLITTER OPTICO CONECT. 1X16 LC/APC BOX</t>
+          <t>ROLLO CABLE UTP CAT 6 NEGRO 100% COBRE EXTERIOR BOBINA 305MTS HELLERMANN</t>
         </is>
       </c>
       <c r="C639" t="n">
-        <v>30.36</v>
+        <v>276.06</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>PLC-2080-1X2</t>
+          <t>RV-RA-38U</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA SPLITTER 20/80 DIV-DES 0.9 G657A I/O 1M</t>
+          <t>RACK 38 UNIDADES 19"  ABIERTO  juego de ruedas INCLUIDO  (DESARMADO) REGUVOLT</t>
         </is>
       </c>
       <c r="C640" t="n">
-        <v>4.66</v>
+        <v>176.96</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>PLC-3070-1X2</t>
+          <t>TI-PF11SFP</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA SPLITTER 30/70 DIV-DES 0.9 G657A I/O 1M</t>
+          <t>INDUSTRIAL MEDIA CONVERTER GIGA SFP A POE+ 30W Trendnet</t>
         </is>
       </c>
       <c r="C641" t="n">
-        <v>4.66</v>
+        <v>306.86</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>PLC-1X16</t>
+          <t>RV-RS-42U800</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA SPLITTER 1X16 SIN CONECTOR 0.9 G657A</t>
+          <t>RACK SERVER 42 UNIDADES / 800MM / 19" / Soporta 800Kg. de carga /  Puerta delantera microperforada / Puerta trasera doble microperforada /  juego de ruedas incluidos (DESARMADO) REGUVOLT</t>
         </is>
       </c>
       <c r="C642" t="n">
-        <v>8.449999999999999</v>
+        <v>1028.5</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>PLC-1X4</t>
+          <t>RV-RS-42U1200</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA SPLITTER 1X4 SIN CONECTOR 0.9 G657A</t>
+          <t>Rack Server 42 UNIDADES /1200MM / 19" / Soporta 800Kg. de carga / Puerta delantera microperforada; Puerta trasera doble microperforada / juego de ruedas incluidos (DESARMADO) REGUVOLT</t>
         </is>
       </c>
       <c r="C643" t="n">
-        <v>4.46</v>
+        <v>756.25</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>PLC-1X8</t>
+          <t>RV-E-RDC-1U750</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA SPLITTER 1X8 SIN CONECTOR 0.9 G657A</t>
+          <t>BANDEJA FIJA VENTILADA 1 UNIDAD / 750mm / solo para linea DE RACK Data Center (RDC) REGUVOLT</t>
         </is>
       </c>
       <c r="C644" t="n">
-        <v>3.87</v>
+        <v>46.05</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>PG2SC</t>
+          <t>RV-E-RDC-1U550</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA PIGTAIL SM 2MT SC/APC</t>
+          <t>BANDEJA FIJA VENTILADA 1 UNIDAD / 550mm / solo para linea DE RACK Data Center (RDC) REGUVOLT</t>
         </is>
       </c>
       <c r="C645" t="n">
-        <v>2.08</v>
+        <v>29.64</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>PLC-1090-1X2</t>
+          <t>RV-E-1U950</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA SPLITTER 10/90 DIV-DES 0.9 G657A I/O 1M</t>
+          <t>BANDEJA FIJA VENTILADA  /485mm x 950mm REGUVOLT</t>
         </is>
       </c>
       <c r="C646" t="n">
-        <v>4.66</v>
+        <v>33.28</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>PA-SCAPC-3M</t>
+          <t>RV-E-1U750</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA PATCHCORD 3MTR SM G657A2 SC/APC SIMPLEX</t>
+          <t>BANDEJA FIJA VENTILADA  /485mm x 750mm REGUVOLT</t>
         </is>
       </c>
       <c r="C647" t="n">
-        <v>1.64</v>
+        <v>24.2</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>PH3SC-SC</t>
+          <t>RV-E-1U650</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA PATCHCORD SM 3MT SC/APC - SC/APC SIMPLEX</t>
+          <t>BANDEJA FIJA VENTILADA  /485mm x 650mm REGUVOLT</t>
         </is>
       </c>
       <c r="C648" t="n">
-        <v>3.27</v>
+        <v>19.66</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>PI-SCAPC-1M</t>
+          <t>RV-E-1U550</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA PIGTAIL 1MTR SM G657A2 SC/APC SIMPLEX</t>
+          <t>BANDEJA FIJA VENTILADA  /485mm x 550mm REGUVOLT</t>
         </is>
       </c>
       <c r="C649" t="n">
-        <v>0.66</v>
+        <v>18</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>MANGUITOS</t>
+          <t>RV-E-1U450</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA MANGUITOS PORTAFUSION 40MM</t>
+          <t>BANDEJA FIJA VENTILADA  /485mm x 450mm REGUVOLT</t>
         </is>
       </c>
       <c r="C650" t="n">
-        <v>0.17</v>
+        <v>13.01</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>MANGUITO60</t>
+          <t>RV-E-1U350</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA MANGUITOS FUSION 60MM</t>
+          <t>BANDEJA FIJA VENTILADA  /485mm x 350mm REGUVOLT</t>
         </is>
       </c>
       <c r="C651" t="n">
-        <v>0.02</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>DOMEBOX24</t>
+          <t>RV-BT-911</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA FTTH BOTELLON DE EMPALME DE 24F</t>
+          <t>BANDEJA DESLIZABLE 19" VENTILADA  DE 900/ 1000 MM DE PROFUNDIDAD PARA USO DE TECLADO / MODEM/ MEDIA CONVERTER / ROUTER / REGUVOLT / SWITCH / KVM REGUVOLT</t>
         </is>
       </c>
       <c r="C652" t="n">
-        <v>32.74</v>
+        <v>37.81</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>MANGUITO40</t>
+          <t>RV-BT-68</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA MANGUITOS FUSION 40MM</t>
+          <t>BANDEJA DESLIZABLE 19" VENTILADA  DE 600/ 800 MM DE PROFUNDIDAD PARA USO DE TECLADO / MODEM/ MEDIA CONVERTER / ROUTER / REGUVOLT / SWITCH / KVM REGUVOLT</t>
         </is>
       </c>
       <c r="C653" t="n">
-        <v>0.02</v>
+        <v>30.25</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>FDB0216C-24</t>
+          <t>RV-B-2U350</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA CAJA TERMINAL OUTDOOR 24F S/CUPLAS</t>
+          <t>BANDEJA FIJA VENTILADA 2 UNIDAD 350 MM PROFUNDIDAD  /  USO RACK Y MURALES 19"  / REGUVOLT</t>
         </is>
       </c>
       <c r="C654" t="n">
-        <v>42.18</v>
+        <v>27.45</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>GYD-T008</t>
+          <t>RV-B-2U250</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA CASSETE PORTA EMPALME 24P</t>
+          <t>BANDEJA FIJA VENTILADA 2 UNIDAD 250 MM PROFUNDIDAD  /  USO RACK Y MURALES 19"  / REGUVOLT</t>
         </is>
       </c>
       <c r="C655" t="n">
-        <v>2.9</v>
+        <v>27.45</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>FDB-8-1X8</t>
+          <t>RV-B-1U350</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA CAJA FDB 8PORT 1X8 PLC SC/APC+CUPLAS</t>
+          <t>BANDEJA FIJA VENTILADA 1 UNIDAD 350 MM PROFUNDIDAD  /  USO RACK Y MURALES 19"  / REGUVOLT</t>
         </is>
       </c>
       <c r="C656" t="n">
-        <v>29.77</v>
+        <v>15.58</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>FDB-8-E</t>
+          <t>RV-B-1U250</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA CAJA FDB 8PORT 1X8 VACIA</t>
+          <t>BANDEJA FIJA VENTILADA 1 UNIDAD 250 MM PROFUNDIDAD  /  USO RACK Y MURALES 19"  / REGUVOLT</t>
         </is>
       </c>
       <c r="C657" t="n">
-        <v>10.42</v>
+        <v>15.58</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>FDB-16-1X16</t>
+          <t>RV-RDC-42U1200</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA CAJA FDB 16PORT 1X16 PLC SC/APC+CUPLAS</t>
+          <t>Rack Data Center 42 UNIDADES / 19" / 1200MM / Soporta 1300Kg. de carga / Puerta delantera microperforada; Puerta trasera doble microperforada / juego de ruedas incluidos (DESARMADO) REGUVOLT</t>
         </is>
       </c>
       <c r="C658" t="n">
-        <v>23.79</v>
+        <v>1058.75</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>FDB-8-1X8-ST</t>
+          <t>RV-RDC-42U1000</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA CAJA FDB 8 1X8 PLC SC/APC 8PCS ADPTADOR</t>
+          <t>Rack Data Center 42 UNIDADES /1000MM / 19" / Soporta 1300Kg. de carga / Puerta delantera microperforada; Puerta trasera doble microperforada / juego de ruedas incluidos (DESARMADO) REGUVOLT</t>
         </is>
       </c>
       <c r="C659" t="n">
-        <v>29.38</v>
+        <v>1309.82</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>ADP-SC/APC-S</t>
+          <t>RV-RDC-42U800</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA ADAPTADOR/CUPLA SIMPLEX SC/APC GREEN SM</t>
+          <t>Rack Data Center 42 UNIDADES / 800MM / 19" /  Soporta 1300Kg. de carga / Puerta delantera microperforada; Puerta trasera doble microperforada / juego de ruedas incluidos (DESARMADO) REGUVOLT</t>
         </is>
       </c>
       <c r="C660" t="n">
-        <v>0.17</v>
+        <v>1497.38</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>FOT0216</t>
+          <t>RV-RS-42U1000</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA CAJA EXT. FTTH 2X16 C/AGARRE VACIA</t>
+          <t>Rack Server 42 UNIDADES / 1000MM / 19" /  Soporta 800Kg. de carga / Puerta delantera microperforada / Puerta trasera doble microperforada / juego de ruedas incluidos (DESARMADO) REGUVOLT</t>
         </is>
       </c>
       <c r="C661" t="n">
-        <v>25.48</v>
+        <v>1096.56</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>ADP-LC-APC-D</t>
+          <t>RV-COOL-1U</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA ACOPLADOR LC/APC DUPLEX</t>
+          <t>MODULO DE VENTILACION X 1 COOLER PARA MURAL REGUVOLT</t>
         </is>
       </c>
       <c r="C662" t="n">
-        <v>0.57</v>
+        <v>18.15</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>ADP-LC-APC</t>
+          <t>TI-PG541I</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>ACC. F.O.FIBRA ACOPLADOR LC/APC SIMPLEX</t>
+          <t>INDUSTRIAL SWITCH 4 POE GIGA + 1 SFP +1 RJ45 GIGA - 120 VATIOS ADMINISTRABLE  Trendnet</t>
         </is>
       </c>
       <c r="C663" t="n">
-        <v>0.45</v>
+        <v>575.36</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>UH34 MONO</t>
+          <t>TI-PG102I</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>YEALINK HEADSET USB HD MONO</t>
+          <t>INDUSTRIAL SWITCH 8 POE+ GIGA RJ45 + 2 SFP + 2 RJ45 GIGA 240WATT  ADMINISTRABLE Trendnet</t>
         </is>
       </c>
       <c r="C664" t="n">
-        <v>39.64</v>
+        <v>946.17</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>UH34 DUAL</t>
+          <t>0G20P4TVP01B000</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>YEALINK HEADSET USB HD DUAL</t>
+          <t>Gabinete CCTV Poste 450 x 450 x 210 MM SMARTFIBER</t>
         </is>
       </c>
       <c r="C665" t="n">
-        <v>51.84</v>
+        <v>189.49</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>UH33</t>
+          <t>TUC-ET2G</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>YEALINK HEADSET USB HD MONO</t>
+          <t>ADAPTADOR USB 3.1 A RJ45 2.5 GIGA Trendnet</t>
         </is>
       </c>
       <c r="C666" t="n">
-        <v>37.96</v>
+        <v>33.15</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>TL-SF1048</t>
+          <t>0G20P2TVP01B000</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>SWITCH TP LINK 48 PUERTOS 10/100</t>
+          <t>Gabinete CCTV Poste 650 x 450 x 210 MM SMARTFIBER</t>
         </is>
       </c>
       <c r="C667" t="n">
-        <v>130.81</v>
+        <v>222.16</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>YHS34 DUAL</t>
+          <t>TU3-ETG</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>YEALINK HEADSET PARA TEL IP (LITE DUAL)</t>
+          <t>ADAPTADOR USB 3.0 A RJ45 1 GIGA Trendnet</t>
         </is>
       </c>
       <c r="C668" t="n">
-        <v>60.23</v>
+        <v>33.15</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>GSMMODULE</t>
+          <t>TPE-TG83</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>CENTRAL YEASTAR PLACA GSM PARA 1 CHIP GSM 2G</t>
+          <t>SWITCH 8 PUERTOS GIGA  POE+ 65W Trendnet</t>
         </is>
       </c>
       <c r="C669" t="n">
-        <v>203.11</v>
+        <v>99.45</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>GSM LTE 4GAU</t>
+          <t>TPE-TG50G</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>PLACA ACC.YEASTAR PLACA GSM PARA 1 CHIP GSM 4G LTE-AU</t>
+          <t>SWITCH 5 PUERTOS GIGA  POE+ 31W Trendnet</t>
         </is>
       </c>
       <c r="C670" t="n">
-        <v>365.6</v>
+        <v>115.07</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>ARCHER T3PLU</t>
+          <t>TPE-LG80</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>PLACA RED TP LINK ADAPTADOR USB INALAMB. MINI AC1300</t>
+          <t>SWITCH 8 PUERTOS GIGA POE+ 65W 200MTS  Trendnet</t>
         </is>
       </c>
       <c r="C671" t="n">
-        <v>18.35</v>
+        <v>92.81999999999999</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>P520</t>
+          <t>TPE-E110</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>CENTRAL YEASTAR CENTRAL IP 20NT IP SERIE P</t>
+          <t>EXTENSOR POE GIGABIT HASTA 52W FUENTE 1 POE IN 1 POE OUT 200MTS Trendnet</t>
         </is>
       </c>
       <c r="C672" t="n">
-        <v>419.43</v>
+        <v>66.3</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>SOMODULE</t>
+          <t>TPE-2840WS</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>CENTRAL YEASTAR PLACA 1FXS/1FXO P/MY PBX</t>
+          <t>SWITCH 24 POE+ 4 SFP 4 RJ45GIGA ADMINISTRABLE RACKEBALE Trendnet</t>
         </is>
       </c>
       <c r="C673" t="n">
-        <v>138.12</v>
+        <v>767.16</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>RAIL-B02</t>
+          <t>TPE-119GI</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>STORAGE QNAP Standard Rail Kit Rail-B02</t>
+          <t>INYECTOR POE++ 95W IEEE 802.3 IEEE 802.3u IEEE 802.3ab IEEE 802.3af IEEE 802.3at IEEE 802.3bt Trendnet</t>
         </is>
       </c>
       <c r="C674" t="n">
-        <v>203.57</v>
+        <v>117.63</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>TZES221</t>
+          <t>TPE-115GI</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>ACC.BROTHER CINTA NEGRO EN BLANCO 09MM - 8MTS</t>
+          <t>INYECTOR POE+ 30W  Trendnet</t>
         </is>
       </c>
       <c r="C675" t="n">
-        <v>28.82</v>
+        <v>53.7</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>HSE251E</t>
+          <t>TPE-117GI</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>ACC.BROTHER CINTA TERMOCONTRAIBLE BLANCA 24MM 1.5MT</t>
+          <t>INYECTOR POE++ 60W  Admite IEEE 802.3af / 802.3at / 802.3bt Trendnet</t>
         </is>
       </c>
       <c r="C676" t="n">
-        <v>73.92</v>
+        <v>94.61</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>TS-233-US</t>
+          <t>TK-802R</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>STORAGE QNAP NAS 2-BAY Cortex A55 4CORE 2GHZ 2GB DDR4</t>
+          <t>KVM 8 PUERTOS PS2/VGA RACKEABLE  Trendnet</t>
         </is>
       </c>
       <c r="C677" t="n">
-        <v>365.39</v>
+        <v>276.18</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>R2X06A</t>
+          <t>TI-S24052</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>AP IN.ARUBA AP15 (RW) INSTANT ON 4X4 802.11AC</t>
+          <t>INDUSTRIAL RIEL DIN FUENTE 240W RIEL DIN 48/56V Trendnet</t>
         </is>
       </c>
       <c r="C678" t="n">
-        <v>252.04</v>
+        <v>271.06</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>SC011</t>
+          <t>TK-1601R 16</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>ACC.ANVIZ Cont Acc 1 Pta Wiegand Strd Multimarca</t>
+          <t>KVM 16 PUERTOS PS2/VGA RACKEABLE Trendnet</t>
         </is>
       </c>
       <c r="C679" t="n">
-        <v>53.86</v>
+        <v>345.22</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>F22-ID-ADMS</t>
+          <t>TI-PG62B</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>C.ACCESO ZKTECO WIFI HUELLA RFID PIN ADMS S/F</t>
+          <t>INDUSTRIAL SWITCH 4 POE+ 2 SFP DE 12 A 56V  Trendnet</t>
         </is>
       </c>
       <c r="C680" t="n">
-        <v>236.72</v>
+        <v>549.8</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>SPEEDPALMV5L</t>
+          <t>TI-PG102</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>C.ACCESO ZKTECO ACCESS CONTROL FACIAL VL IP65 WIFI S/F</t>
+          <t>INDUSTRIAL SWITCH 8 POE+ GIGA RJ45 + 2 SFP + 2 RJ45 GIGA 240WATT Trendnet</t>
         </is>
       </c>
       <c r="C681" t="n">
-        <v>603.54</v>
+        <v>716.02</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>PROFACEX</t>
+          <t>SXTSQ LITE2</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>C.ACCESO ZKTECO FACIAL VL RFID IP68 USR 30K S/F</t>
+          <t>AP OUT.MIKROTIK SXTSQ LITE2 ANTENA 10DBI 23À° 2.4GHZ</t>
         </is>
       </c>
       <c r="C682" t="n">
-        <v>1298.84</v>
+        <v>49.06</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>ZK-D100S</t>
+          <t>RB952UI5AC2N</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>ACC.ZKTECO DETECTOR DE METALES</t>
+          <t>RB MIKROTIK 952UI-5AC2ND HAP LITE AC WIFI LVL4  S/F</t>
         </is>
       </c>
       <c r="C683" t="n">
-        <v>32.07</v>
+        <v>77.11</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>PROID20BE</t>
+          <t>RB750GR3</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>ACC.ZKTECO LECTOR DE TARJETA RFID WIEGAND</t>
+          <t>RB MIKROTIK 750GR3 5 ETH GIGABIT LVL 4 C/CASE   S/F</t>
         </is>
       </c>
       <c r="C684" t="n">
-        <v>15.7</v>
+        <v>79.81</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>PROID30BE</t>
+          <t>RB4011IGS5HA</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>ACC.ZKTECO LECTOR DE TARJETA RFID WIEGAND KEYPAD</t>
+          <t>RB MIKROTIK 4011IGS+5HACQ2HND-IN 10GB 1RAM SFP+W F/I</t>
         </is>
       </c>
       <c r="C685" t="n">
-        <v>19.53</v>
+        <v>371.99</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>WR485</t>
+          <t>RB4011IGS+RM</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>ACC.ZKTECO CONVERT SENIAL WIEGAND A RS485 P/C2-260</t>
+          <t>RB MIKROTIK 4011iGS+RM 10ETH GBIT 1RAM 1SFP RACK F/I</t>
         </is>
       </c>
       <c r="C686" t="n">
-        <v>17.55</v>
+        <v>307.16</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>VTH2421FW-P</t>
+          <t>CSS106-5G-1S</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>PORTEROS DAHUA PANTALLA IP TACTIL BLANCA P/PORTERO</t>
+          <t>SWITCH MIKROTIK RB260GS 5GB ETH SMART +1SFP     S/F</t>
         </is>
       </c>
       <c r="C687" t="n">
-        <v>195.42</v>
+        <v>60.26</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>VTO2311R-WP</t>
+          <t>CRS3101G5S4S</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>PORTEROS DAHUA VIDEOPORTERO IP 2MP MIC IP65 WIFI</t>
+          <t>SWITCH MIKROTIK 310-1G-5S-4S+OUT 5SFP + 4SFP+ S/F</t>
         </is>
       </c>
       <c r="C688" t="n">
-        <v>183.23</v>
+        <v>297.02</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>NVR5216-P-EI</t>
+          <t>PV11RT 10KVA</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>NVR DAHUA GRAB.16CAN.16POE 32MP H265+ HASTA 2HDD</t>
+          <t>UPS ABB POWERVALUE 11 RT G2 B. 10KVA RACKTOWER</t>
         </is>
       </c>
       <c r="C689" t="n">
-        <v>1223.72</v>
+        <v>3043.16</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>XVR5108HS-I3</t>
+          <t>RE200</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>DVR DAHUA GRAB.8CAN.HASTA 6MP H265+ 1HDD</t>
+          <t>TP LINK EXTENSOR DE RANGO WIFI AC750</t>
         </is>
       </c>
       <c r="C690" t="n">
-        <v>202.72</v>
+        <v>24.11</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>XVR1B08H-I</t>
+          <t>35129113</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>DVR DAHUA GRAB.8CAN. 2MP 1HDD WIZSENSE</t>
+          <t>ACC.FKW PATCHCORD CAT6 2,5MT MULTILAN NEGRO FURUKAWA</t>
         </is>
       </c>
       <c r="C691" t="n">
-        <v>187.18</v>
+        <v>8.77</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>XVR1B08-I-B</t>
+          <t>U7-LITE</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>DVR DAHUA GRAB.8CAN.1MP BRAZO SSD + 1HDD WIZSENSE</t>
+          <t>AP IN.UBIQUITI UNIFI WI-FI 7 MIMO 2x2 4.3MBPS 2.5GB S/F</t>
         </is>
       </c>
       <c r="C692" t="n">
-        <v>93.59999999999999</v>
+        <v>139.99</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>XVR1B04-I-B</t>
+          <t>ARCHER T4U</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>DVR DAHUA GRAB.4CAN.1MP BRAZO SSD + 1HDD WIZSENSE</t>
+          <t>PLACA RED TP LINK ADAPTADOR USB INALAMB. HIGH GAIN AC1300</t>
         </is>
       </c>
       <c r="C693" t="n">
-        <v>75.8</v>
+        <v>20.88</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>XVR5104HS-I3</t>
+          <t>XX530V</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>DVR DAHUA GRAB.4CAN.HASTA 5MP H265+ 1HDD</t>
+          <t>GPON TP LINK ONU GB AX3000 WI-FI 6 DB VOIP (2ANT)</t>
         </is>
       </c>
       <c r="C694" t="n">
-        <v>181.79</v>
+        <v>49.8</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>XVR1B16-I</t>
+          <t>DECO XE75-2</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>DVR DAHUA GRAB.16CAN. 2MP HASTA 1HDD</t>
+          <t>TP LINK WHOLE-HOME MESH Wi-Fi SYSTEM AXE5400 2PS</t>
         </is>
       </c>
       <c r="C695" t="n">
-        <v>179.38</v>
+        <v>228.17</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>XVR1B04-I</t>
+          <t>TL-SG3452P</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>DVR DAHUA GRAB.4CAN. 1MP 1HDD WIZSENSE</t>
+          <t>SWITCH TP LINK 48 PUERTOS GIGABIT L2 ADMINIS. 4SFP POE+</t>
         </is>
       </c>
       <c r="C696" t="n">
-        <v>75.8</v>
+        <v>649.58</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>XVR1B04H-I</t>
+          <t>TL-WA850RE</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>DVR DAHUA GRAB.4CAN. 2MP HASTA 1HDD</t>
+          <t>TP LINK EXTENSOR DE RANGO WIFI 300MB</t>
         </is>
       </c>
       <c r="C697" t="n">
-        <v>91.66</v>
+        <v>19.28</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>IPHDBW2441RP</t>
+          <t>ST1000VX013</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA DOMO 4MP VF IR40 IP67 IK10 MIC SD</t>
+          <t>SEAGATE UNIDAD DE DISCO DURO SKYHAWK 1TB VIGILA</t>
         </is>
       </c>
       <c r="C698" t="n">
-        <v>241.3</v>
+        <v>104.09</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>24V3AM</t>
+          <t>ST2000VX017</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>ACC.DAHUA FUENTE 24V3AMP</t>
+          <t>SEAGATE UNIDAD DE DISCO DURO SKYHAWK 2TB VIGILA</t>
         </is>
       </c>
       <c r="C699" t="n">
-        <v>31.41</v>
+        <v>127.16</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>53V1.8AMP</t>
+          <t>ST4000VX016</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>ACC.DAHUA FUENTE 53V 1.8AMP PROMO</t>
+          <t>SEAGATE UNIDAD DE DISCO DURO SKYHAWK 4TB VIGILA</t>
         </is>
       </c>
       <c r="C700" t="n">
-        <v>18.56</v>
+        <v>179.02</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>VTM09R</t>
+          <t>ST8000VE001</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>ACC.DAHUA CAJA CONEXIONES PLAS 158.2 X 106.5 X 35.</t>
+          <t>SEAGATE UNIDAD DE DISCO DURO SKYHAWK 8TB VIGILA</t>
         </is>
       </c>
       <c r="C701" t="n">
-        <v>15.25</v>
+        <v>356.7</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>F12V2AP</t>
+          <t>ST12000VE001</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>ACC.DAHUA FUENTE 12V 2AMP V.2</t>
+          <t>SEAGATE UNIDAD DE DISCO DURO SKYHAWK 12TB VIGILA</t>
         </is>
       </c>
       <c r="C702" t="n">
-        <v>5.45</v>
+        <v>502.56</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>F12V5AP</t>
+          <t>CPE710</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>ACC.DAHUA FUENTE 12V5AMP V2</t>
+          <t>ANTENA TP LINK CPE OUTDOOR 5GHZ AC 867MBPS 23DBI</t>
         </is>
       </c>
       <c r="C703" t="n">
-        <v>11.21</v>
+        <v>80.34</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>CABLEINTLOCK</t>
+          <t>CPE610</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>ACC.GLC CABLE INTERLOCK 1.20MTS 220V GENERICO</t>
+          <t>ANTENA TP LINK CPE OUTDOOR N300 5.8GHZ 23DBI MIMO 2X2</t>
         </is>
       </c>
       <c r="C704" t="n">
-        <v>10.59</v>
+        <v>69.09999999999999</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>MURAL6UMNET</t>
+          <t>MC100CM</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>MURAL GLC MURAL DESAR 6UX450MM PUERTA MICRO MNET</t>
+          <t>CONVERTER TP LINK MM GB CONECTOR SC</t>
         </is>
       </c>
       <c r="C705" t="n">
-        <v>144.46</v>
+        <v>43.1</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>S310-48T4X</t>
+          <t>UC400</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>SWITCH HUAWEI EBG 48P x 10/100/1000BASE-T  4x10GE SFP+</t>
+          <t>ACC TP LINK ADAPTADOR USB-C A USB-A 3.0</t>
         </is>
       </c>
       <c r="C706" t="n">
-        <v>523.98</v>
+        <v>7.33</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>S310-48P4S</t>
+          <t>POE-24-12WGH</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>SWITCH HUAWEI EBG 48P GB POE+(380W) 4SFP GE</t>
+          <t>FUENTE UBIQUITI PUENTE POE 24VDC 0.5A GIGABIT BLANCO</t>
         </is>
       </c>
       <c r="C707" t="n">
-        <v>861.49</v>
+        <v>17.71</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>S310-48P4X</t>
+          <t>U-POE</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>SWITCH HUAWEI EBG 48P GB POE+(380W) 4SFP+ 10GE</t>
+          <t>FUENTE UBIQUITI U-POE FUENTE POE UNIFI (15W)</t>
         </is>
       </c>
       <c r="C708" t="n">
-        <v>908.1</v>
+        <v>12.28</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>S310-24P4S</t>
+          <t>U-POE+</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>SWITCH HUAWEI EBG 24P GB POE+(400W) 4SFP GE  L3</t>
+          <t>FUENTE UBIQUITI U-POE FUENTE POE UNIFI (30W)</t>
         </is>
       </c>
       <c r="C709" t="n">
-        <v>540.76</v>
+        <v>24.55</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>S310-48T4S</t>
+          <t>UCK-G2</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>SWITCH HUAWEI EBG 48P GB  4SFP GE LAYER 3</t>
+          <t>SWITCH UBIQUITI UNIFI CONTROLLER CLOUD KEY GEN2</t>
         </is>
       </c>
       <c r="C710" t="n">
-        <v>454.99</v>
+        <v>316.95</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>SFP-10G-ILR</t>
+          <t>ACB-ISP</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>SFP HUAWEI EBG SM 10G MODULO SFP+ LC 1.4KM</t>
+          <t>AP IN.UBIQUITI UNIFI INDOOR 2.4 POE 50 M. AIRCUBE</t>
         </is>
       </c>
       <c r="C711" t="n">
-        <v>158.54</v>
+        <v>33.97</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>OSX010000</t>
+          <t>UK-ULTRA</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>SFP HUAWEI EBG SM 10G MODULO SFP+ LC 10KM</t>
+          <t>AP IN.UBIQUITI UNIFI WI-FI 5 MIMO 2x2 866.7MBPS  S/F</t>
         </is>
       </c>
       <c r="C712" t="n">
-        <v>467.7</v>
+        <v>106.69</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>SFPLX-SM1310</t>
+          <t>EBMPV11RTBAT</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>SFP HUAWEI EBG SMF GE MOD ESFP LC 10KM SFP-GE-LX-SM1310</t>
+          <t>ACC.UPS ABB BANCO BAT. P/PV11RT 6/10KVA (20x9A)</t>
         </is>
       </c>
       <c r="C713" t="n">
-        <v>81.91</v>
+        <v>1203.71</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>SFP-1000BT</t>
+          <t>RM11RT610UPS</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>SFP HUAWEI EBG SFP-1000BASET RJ45 0.1KM</t>
+          <t>ACC.UPS ABB KIT DE RACK LINEA PV11RT 6KA Y 10KVA</t>
         </is>
       </c>
       <c r="C714" t="n">
-        <v>134.76</v>
+        <v>90.17</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>ESFPSX-MM850</t>
+          <t>RM11RT610EBM</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>SFP HUAWEI EBG MMF GE MODULO ESFP LC 0.55KM</t>
+          <t>ACC.UPS ABB KIT DE RACK PARA EBM LINEA PV11RT</t>
         </is>
       </c>
       <c r="C715" t="n">
-        <v>42.28</v>
+        <v>148.39</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>35200919</t>
+          <t>PV11RT 6KVA</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>F.O.FKW PATCHCORD 2F MM50 LC-LCUPC 1,5MT OM4 LSZ FURUKAWA</t>
+          <t>UPS ABB POWERVALUE 11 RT G2 B. 6KVA RACKTOWER</t>
         </is>
       </c>
       <c r="C716" t="n">
-        <v>48.77</v>
+        <v>2287.35</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>25252042</t>
+          <t>QR600-HK-E</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>F.O.FKW OPTIC-LAN-AR OUTDOOR 12F 50 OM4 LSZH FURUKAWA</t>
+          <t>ACC.ZKTECO LECTOR RFID - CODIGO QR - DNI ARG S/F</t>
         </is>
       </c>
       <c r="C717" t="n">
-        <v>6</v>
+        <v>119.95</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>35260163</t>
+          <t>744-A4920</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>F.O.FKW MODULO BASICO DIO B48 FURUKAWA</t>
+          <t>ACC.UPS EATON PLACA GIGABIT NETWORK CARD-MS M3</t>
         </is>
       </c>
       <c r="C718" t="n">
-        <v>119.66</v>
+        <v>191.66</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>35260424</t>
+          <t>93PX 20KIRTN</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>F.O.FKW KIT BANDEJA DE EMPALME STACK 24F FURUKAWA</t>
+          <t>UPS EATON ON-LINE 93PX 20KVA RT9U C/NETPACK</t>
         </is>
       </c>
       <c r="C719" t="n">
-        <v>49.51</v>
+        <v>5642.12</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>19745345</t>
+          <t>35129110</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>F.O.FKW CABO OPTICO CFOA-SM-AS60-S 8F G-652D NR FURUKAWA</t>
+          <t>ACC.FKW PATCHCORD CAT6 1,0MT MULTILAN NEGRO FURUKAWA</t>
         </is>
       </c>
       <c r="C720" t="n">
-        <v>0.79</v>
+        <v>6.52</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>19745346</t>
+          <t>744-9806700P</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>F.O.FKW CABO OPTICO CFOA-SM-AS60-S 16F G-652D NR FURUKAWA</t>
+          <t>ACC.UPS EATON RELAY CARD-MS (CONTACTO EN SECO)</t>
         </is>
       </c>
       <c r="C721" t="n">
-        <v>0.5</v>
+        <v>103.09</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>23400149</t>
+          <t>EHS36</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>CABLE FKW UTP CAT6 MULTILAN X305MT GRIS IEC 603321 FURUKAWA</t>
+          <t>YEALINK ADAPTADOR DE HEADSET INALAMBRICO</t>
         </is>
       </c>
       <c r="C722" t="n">
-        <v>223.56</v>
+        <v>39.2</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>23400195</t>
+          <t>JL814A</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>CABLE FKW UTP CAT6 GIGALAN X305MT V/GREEN LSZH FURUKAWA</t>
+          <t>SWITCH ARUBA INSTANT ON 1830 48G 4SFP</t>
         </is>
       </c>
       <c r="C723" t="n">
-        <v>308.18</v>
+        <v>581.7</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>23400175</t>
+          <t>IPHFW8231EZH</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>CABLE FKW UTP CAT6 GIGALAN X305MT NEGRO EXTERIOR FURUKAWA</t>
+          <t>CAM.IP DAHUA BULLET 2MP VF IR50 IP67 IK10 WDR PROMO</t>
         </is>
       </c>
       <c r="C724" t="n">
-        <v>328.72</v>
+        <v>465.66</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>23200041</t>
+          <t>PWHR1234W2FR</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>CABLE FKW UTP CAT5E MULTILAN X305MT GRIS CMX FURUKAWA</t>
+          <t>ACC.UPS EATON BATERIA 12V - 34W 15' (9AH)</t>
         </is>
       </c>
       <c r="C725" t="n">
-        <v>172.55</v>
+        <v>30.44</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>23200115</t>
+          <t>IPHDW2449TIL</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>CABLE FKW UTP CAT5E MULTILAN X305MT AZUL SOHO FURUKAWA</t>
+          <t>CAM.IP DAHUA DOMO 4MP 2,8 IR30IP67 DUAL LIGHT MIC SD</t>
         </is>
       </c>
       <c r="C726" t="n">
-        <v>160.27</v>
+        <v>157.11</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>23400198</t>
+          <t>IPHDW2449TP4</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>CABLE FKW UTP CAT6 GIGALAN X305M GREEN LSZH-3 GRIS FURUKAWA</t>
+          <t>CAM.IP DAHUA DOMO 4MP 3,6 IR30 IP67 FC MIC SD DA ABID</t>
         </is>
       </c>
       <c r="C727" t="n">
-        <v>309.68</v>
+        <v>133.28</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>23350048</t>
+          <t>AHDW1509TLQP</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>CABLE FKW FTP CAT5E MULTILAN X305MT NEGRO EXTERIOR FURUKAWA</t>
+          <t>HDCVI DAHUA DOMO 5MP 2,8 IR20 IP67 MIC WDR</t>
         </is>
       </c>
       <c r="C728" t="n">
-        <v>465.12</v>
+        <v>78.01000000000001</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>35050258</t>
+          <t>CS4010-8P</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>ACC.FKW ROSETA 2P BLANCO FURUKAWA</t>
+          <t>SWITCH DAHUA 10 PUERTOS 8 POE CLOUD S/F</t>
         </is>
       </c>
       <c r="C729" t="n">
-        <v>3.52</v>
+        <v>59.68</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>35050282</t>
+          <t>VTO2211G-WP</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>ACC.FKW PLUG RJ45 MACHO CAT6 (X 50 UNIDADES) FURUKAWA</t>
+          <t>PORTEROS DAHUA VIDEOPORTERO IP WIFI CON IR Y AUDIO</t>
         </is>
       </c>
       <c r="C730" t="n">
-        <v>52.13</v>
+        <v>201.83</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>35050000</t>
+          <t>CS4006-4P</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHERA 24P DESC. DATAWAVE READY BLIND FURUKAWA</t>
+          <t>SWITCH DAHUA 6 PUERTOS 4 POE CLOUD</t>
         </is>
       </c>
       <c r="C731" t="n">
-        <v>73.56999999999999</v>
+        <v>55.93</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>35030015</t>
+          <t>P3010DW</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHERA 24P CAT6 MULTILAN MODULAR T568A FURUKAWA</t>
+          <t>IMPRESORA PANTUM PRINT MONO 30PPM USB+NET+WIFI (G)</t>
         </is>
       </c>
       <c r="C732" t="n">
-        <v>163.02</v>
+        <v>187.85</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>35030005</t>
+          <t>RBGPOE</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHERA 24P CAT5E MULTILAN MODULAR FURUKAWA</t>
+          <t>ACC.MIKROTIK POE PASIVO GIGABIT</t>
         </is>
       </c>
       <c r="C733" t="n">
-        <v>127.39</v>
+        <v>11.62</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>35123304</t>
+          <t>S-4554LC80D</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT6 2,5MT GIGALAN ROJO FURUKAWA</t>
+          <t>SFP MIKROTIK PAR S-45LC80D S-54LC80D 1.25G SM 80KM</t>
         </is>
       </c>
       <c r="C734" t="n">
-        <v>9.199999999999999</v>
+        <v>143.68</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>35129112</t>
+          <t>K3CP-3H0WF</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT6 2,0MT MULTILAN NEGRO FURUKAWA</t>
+          <t>CAM.IP IMOU BULLET 2C 3MP 3.6 IP67 IR30 MIC SD WIFI</t>
         </is>
       </c>
       <c r="C735" t="n">
-        <v>8.48</v>
+        <v>50.94</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>35123242</t>
+          <t>S7XP-6M0WED</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT6 1,5MT GREEN LSZH GIGA GRI FURUKAWA</t>
+          <t>CAM.IP IMOU CRUISER DUAL 6MP 3.6 IP66 IR30 FULLC</t>
         </is>
       </c>
       <c r="C736" t="n">
-        <v>8.92</v>
+        <v>107.3</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>35123402</t>
+          <t>ST2-256-S1</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT6 1,5MT GIGALAN VERDE FURUKAWA</t>
+          <t>ACC IMOU MICRO SD 256GB</t>
         </is>
       </c>
       <c r="C737" t="n">
-        <v>7.13</v>
+        <v>95.47</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>35103304</t>
+          <t>CRS3101G5GIN</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 2,5MT MULTILANROJO PROMO FURUKAWA</t>
+          <t>SWITCH MIKROTIK 310-1G-5S-4S+IN  5SFP + 4SFP+       S/F</t>
         </is>
       </c>
       <c r="C738" t="n">
-        <v>5.85</v>
+        <v>284.05</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>35103904</t>
+          <t>23200110</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 2,5MT MULTILAN GRIS FURUKAWA</t>
+          <t>CABLE FKW UTP CAT5E MULTILAN X305MT NEGRO EXTERIOR FURUKAWA</t>
         </is>
       </c>
       <c r="C739" t="n">
-        <v>7.06</v>
+        <v>196.02</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>35103303</t>
+          <t>35050206</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 2,0MT MULTILAN ROJO FURUKAWA</t>
+          <t>ACC.FKW PLUG RJ45 MACHO CAT5E FURUKAWA</t>
         </is>
       </c>
       <c r="C740" t="n">
-        <v>6</v>
+        <v>0.5600000000000001</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>35103094</t>
+          <t>35085045</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 2,0MT MULTILAN NEGRO FURUKAWA</t>
+          <t>ACC.FKW PATCHCORD CAT6A FTP 0.5 GREEN LSZH GRI B FURUKAWA</t>
         </is>
       </c>
       <c r="C741" t="n">
-        <v>6.22</v>
+        <v>13.92</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>35103803</t>
+          <t>35103804</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 2,0MT MULTILAN AMARILLO FURUKAWA</t>
+          <t>ACC.FKW PATCHCORD CAT5E 2,5MT MULTILAN AMARILLO FURUKAWA</t>
         </is>
       </c>
       <c r="C742" t="n">
-        <v>5.25</v>
+        <v>7.19</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>35103048</t>
+          <t>35103047</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 1,5MT MULTILAN NEGRO FURUKAWA</t>
+          <t>ACC.FKW PATCHCORD CAT5E 1,5MT MULTILAN GRIS FURUKAWA</t>
         </is>
       </c>
       <c r="C743" t="n">
-        <v>5.25</v>
+        <v>5.13</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>35103602</t>
+          <t>UAP-AC-M</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 1,5MT MULTILAN AZUL FURUKAWA</t>
+          <t>AP IN.UBIQUITI MESH 100MW 2.4/5GHZ AC 300MBPS FUENTE24V</t>
         </is>
       </c>
       <c r="C744" t="n">
-        <v>5.29</v>
+        <v>123.69</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>35103041</t>
+          <t>RB750</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 1,0MT MULTILAN NEGRO FURUKAWA</t>
+          <t>RB MIKROTIK 750R2 5ETHERNET LVL4 CASE Y FUENTE   S/F</t>
         </is>
       </c>
       <c r="C745" t="n">
-        <v>4.48</v>
+        <v>61.54</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>35103034</t>
+          <t>UH34 MONO</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 0,5MT MULTILAN NEGRO FURUKAWA</t>
+          <t>YEALINK HEADSET USB HD MONO (TEAMS)</t>
         </is>
       </c>
       <c r="C746" t="n">
-        <v>3.57</v>
+        <v>51.84</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>35103033</t>
+          <t>UH34 DUAL</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>ACC.FKW PATCHCORD CAT5E 0,5MT MULTILAN GRIS FURUKAWA</t>
+          <t>YEALINK HEADSET USB HD DUAL (TEAMS)</t>
         </is>
       </c>
       <c r="C747" t="n">
-        <v>4.72</v>
+        <v>60.23</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>35030600</t>
+          <t>P520</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>ACC.FKW JACK RJ45 CAT6 MULTILAN BLANCO T568A/B FURUKAWA</t>
+          <t>CENTRAL YEASTAR CENTRAL IP 20NT IP SERIE P</t>
         </is>
       </c>
       <c r="C748" t="n">
-        <v>5.05</v>
+        <v>419.43</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>35060600</t>
+          <t>SOMODULE</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>ACC.FKW JACK RJ45 CAT6 FTP BLINDADO FURUKAWA</t>
+          <t>CENTRAL YEASTAR PLACA 1FXS/1FXO P/MY PBX</t>
         </is>
       </c>
       <c r="C749" t="n">
-        <v>13.35</v>
+        <v>131.54</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>35030521</t>
+          <t>TZES221</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>ACC.FKW JACK RJ45 CAT5E HEMBRA BLANCO MULTILAN FURUKAWA</t>
+          <t>ACC.BROTHER CINTA NEGRO EN BLANCO 09MM - 8MTS</t>
         </is>
       </c>
       <c r="C750" t="n">
-        <v>4.32</v>
+        <v>28.12</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>35050017</t>
+          <t>HSE251E</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>ACC.FKW FACEPLATE 2P BLANCO FURUKAWA</t>
+          <t>ACC.BROTHER CINTA TERMOCONTRAIBLE BLANCA 24MM 1.5MT</t>
         </is>
       </c>
       <c r="C751" t="n">
-        <v>2.46</v>
+        <v>72.12</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>UDM-SE</t>
+          <t>TS-233-US</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>UBIQUITI UNIFI DREAM MACHINE SE SW+USG+CTRL+SFP+N</t>
+          <t>STORAGE QNAP NAS 2-BAY Cortex A55 4CORE 2GHZ 2GB DDR4</t>
         </is>
       </c>
       <c r="C752" t="n">
-        <v>994.9</v>
+        <v>400.8</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>UCG-ULTRA</t>
+          <t>R2X06A</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>UBIQUITI UNIFI CLOUD GATEWAY ULTRA FUENTE/INCLUID</t>
+          <t>AP IN.ARUBA AP15 (RW) INSTANT ON 4X4 802.11AC</t>
         </is>
       </c>
       <c r="C753" t="n">
-        <v>188.92</v>
+        <v>320.56</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>UXG-LITE</t>
+          <t>SC011</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>UBIQUITI UNIFI  GATEWAY LITE</t>
+          <t>ACC.ANVIZ Cont Acc 1 Pta Wiegand Strd Multimarca</t>
         </is>
       </c>
       <c r="C754" t="n">
-        <v>183.49</v>
+        <v>51.71</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>USW-PRO-24</t>
+          <t>F22-ID-ADMS</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>SWITCH UBIQUITI UNIFI PRO 24 GB  4 SFP+ 10G</t>
+          <t>C.ACCESO ZKTECO WIFI HUELLA RFID PIN ADMS S/F</t>
         </is>
       </c>
       <c r="C755" t="n">
-        <v>584.4299999999999</v>
+        <v>194.48</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>USW-ULTRA</t>
+          <t>SPEEDPALMV5L</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>SWITCH UBIQUITI UNIFI 8P GB (7POE+,1POE++) SIN FUENTE</t>
+          <t>C.ACCESO ZKTECO ACCESS CONTROL FACIAL VL IP65 WIFI S/F</t>
         </is>
       </c>
       <c r="C756" t="n">
-        <v>142.72</v>
+        <v>558.0599999999999</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>USW-ENTER8P</t>
+          <t>PROFACEX</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>SWITCH UBIQUITI UNIFI 8P (8 2.5GB/2SFP+) POE+ LAYER3</t>
+          <t>C.ACCESO ZKTECO FACIAL VL RFID IP68 USR 30K S/F</t>
         </is>
       </c>
       <c r="C757" t="n">
-        <v>598.03</v>
+        <v>1178.18</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>USW-48</t>
+          <t>ZK-D100S</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>SWITCH UBIQUITI UNIFI 48P GB + 2SFP 1GB</t>
+          <t>ACC.ZKTECO DETECTOR DE METALES</t>
         </is>
       </c>
       <c r="C758" t="n">
-        <v>577.63</v>
+        <v>27.37</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>USW-ENTER48P</t>
+          <t>PROID20BE</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>SWITCH UBIQUITI UNIFI 48P (48 2.5GB/4SFP+) POE+ LAYER3</t>
+          <t>ACC.ZKTECO LECTOR DE TARJETA RFID WIEGAND</t>
         </is>
       </c>
       <c r="C759" t="n">
-        <v>2037.36</v>
+        <v>14.51</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>USW-48-POE</t>
+          <t>PROID30BE</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>SWITCH UBIQUITI UNIFI 32P GB (32POE+ 16GB ETH/4SFP)</t>
+          <t>ACC.ZKTECO LECTOR DE TARJETA RFID WIEGAND KEYPAD</t>
         </is>
       </c>
       <c r="C760" t="n">
-        <v>861.7</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>USW-24-POE</t>
+          <t>WR485</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>SWITCH UBIQUITI UNIFI 24P GB (16POE+/8GB ETH/2SFP)</t>
+          <t>ACC.ZKTECO CONVERT SENIAL WIEGAND A RS485 P/C2-260</t>
         </is>
       </c>
       <c r="C761" t="n">
-        <v>553.1799999999999</v>
+        <v>14.98</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>USW-ENTER24P</t>
+          <t>VTH2421FW-P</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>SWITCH UBIQUITI UNIFI 24P (12 2.5GB/12 GB/2SFP+) POE+ L3</t>
+          <t>PORTEROS DAHUA PANTALLA IP TACTIL BLANCA P/PORTERO</t>
         </is>
       </c>
       <c r="C762" t="n">
-        <v>1045.28</v>
+        <v>125.15</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>USWLITE-16-P</t>
+          <t>VTO2311R-WP</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>SWITCH UBIQUITI UNIFI 16P GB (8POE+/8GB) 45W</t>
+          <t>PORTEROS DAHUA VIDEOPORTERO IP 2MP MIC IP65 WIFI</t>
         </is>
       </c>
       <c r="C763" t="n">
-        <v>314.51</v>
+        <v>186.34</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>USW-16-POE</t>
+          <t>XVR5104HS-I3</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>SWITCH UBIQUITI UNIFI 16P GB (8POE+/8GB ETH/2SFP)</t>
+          <t>DVR DAHUA GRAB.4CAN.HASTA 5MP H265+ 1HDD</t>
         </is>
       </c>
       <c r="C764" t="n">
-        <v>441.56</v>
+        <v>107.54</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>ES-24-250W</t>
+          <t>XVR1B04H-I</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>SWITCH UBIQUITI EDGESWITCH 24P GIGABIT POE 24/48V + 2 SF</t>
+          <t>DVR DAHUA GRAB.4CAN. 2MP HASTA 1HDD</t>
         </is>
       </c>
       <c r="C765" t="n">
-        <v>522.64</v>
+        <v>71.7</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>UF-SM-10G-S</t>
+          <t>VTM09R</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>SFP UBIQUITI SM 10G SFP+ LC 10KM = UACC-OM-SM-10G-S-2</t>
+          <t>ACC.DAHUA CAJA CONEXIONES PLAS 158.2 X 106.5 X 35.</t>
         </is>
       </c>
       <c r="C766" t="n">
-        <v>327.43</v>
+        <v>15.25</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>UF-RJ45-1G</t>
+          <t>F12V5AP</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>SFP UBIQUITI RJ45 SFP 1GB SFP+</t>
+          <t>ACC.DAHUA FUENTE 12V5AMP V2</t>
         </is>
       </c>
       <c r="C767" t="n">
-        <v>39.53</v>
+        <v>11.4</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>XR2</t>
+          <t>S310-48T4X</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t>PLACA WIFI UBIQUITI MINIPCI 600 MW 2.4 GHZ CONECTOR MMCX</t>
+          <t>SWITCH HUAWEI EBG 48P x 10/100/1000BASE-T  4x10GE SFP+</t>
         </is>
       </c>
       <c r="C768" t="n">
-        <v>111.45</v>
+        <v>479.02</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>UISP-R</t>
+          <t>S310-48P4S</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>UBIQUITI GIGABIT POE 8-RJ4-GBE 1-SFP GB</t>
+          <t>SWITCH HUAWEI EBG 48P GB POE+(380W) 4SFP GE</t>
         </is>
       </c>
       <c r="C769" t="n">
-        <v>176.69</v>
+        <v>769.33</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>POE-24-12W-G</t>
+          <t>S310-48P4X</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>FUENTE UBIQUITI PUENTE POE 24VDC 0.5A GIGABIT ORIGINAL</t>
+          <t>SWITCH HUAWEI EBG 48P GB POE+(380W) 4SFP+ 10GE</t>
         </is>
       </c>
       <c r="C770" t="n">
-        <v>18.23</v>
+        <v>847.3200000000001</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>U6-MESH</t>
+          <t>S310-24P4S</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI UNIFI INDOOR-OUTDOOR 4X4 WIFI 6 AP</t>
+          <t>SWITCH HUAWEI EBG 24P GB POE+(400W) 4SFP GE  L3</t>
         </is>
       </c>
       <c r="C771" t="n">
-        <v>265.03</v>
+        <v>482.92</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>UAP-AC-M-PRO</t>
+          <t>S310-48T4S</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI MESH 160MW 2.4/5GHZ AC 450MBPS FUENTE48V</t>
+          <t>SWITCH HUAWEI EBG 48P GB  4SFP GE LAYER 3</t>
         </is>
       </c>
       <c r="C772" t="n">
-        <v>205.23</v>
+        <v>394.21</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>AF-5XHD</t>
+          <t>SFPLX-SM1310</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI AIRFIBER 5X GPS PTP 200KM HD</t>
+          <t>SFP HUAWEI EBG SMF GE MOD ESFP LC 10KM SFP-GE-LX-SM1310</t>
         </is>
       </c>
       <c r="C773" t="n">
-        <v>570.84</v>
+        <v>78.41</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t>AIRFIBER 24</t>
+          <t>SFP-10G-ILR</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI AIRFIBER 24 GHZ 1.4 GBPS PTP HASTA 13 KM</t>
+          <t>SFP HUAWEI EBG SM 10G MODULO SFP+ LC 1.4KM</t>
         </is>
       </c>
       <c r="C774" t="n">
-        <v>1901.44</v>
+        <v>150.38</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t>AF-11X</t>
+          <t>OSX010000</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI AIRFIBER 11X PTP</t>
+          <t>SFP HUAWEI EBG SM 10G MODULO SFP+ LC 10KM</t>
         </is>
       </c>
       <c r="C775" t="n">
-        <v>1345.56</v>
+        <v>433.33</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>AF-11FX-DHM</t>
+          <t>SFP-1000BT</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI AIRFIBER 11X HIGHBAND DUPLEXER ACCESORY</t>
+          <t>SFP HUAWEI EBG SFP-1000BASET RJ45 0.1KM</t>
         </is>
       </c>
       <c r="C776" t="n">
-        <v>265.03</v>
+        <v>124.86</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>PBE-5AC-500</t>
+          <t>25252042</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI 5GHZ POWERBEAM AC 27 DBI 160 MW</t>
+          <t>F.O.FKW OPTIC-LAN-AR OUTDOOR 12F 50 OM4 LSZH FURUKAWA</t>
         </is>
       </c>
       <c r="C777" t="n">
-        <v>201.38</v>
+        <v>5.81</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>PBE-5AC-GEN2</t>
+          <t>35260163</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI 5GHZ POWERBEAM AC 25DBI 2DA 2GEN</t>
+          <t>F.O.FKW MODULO BASICO DIO B48 FURUKAWA</t>
         </is>
       </c>
       <c r="C778" t="n">
-        <v>159.01</v>
+        <v>114.56</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>PBE-M5-400</t>
+          <t>35260424</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI 5GHZ POWERBEAM 25 DBI 400 MW GIGA</t>
+          <t>F.O.FKW KIT BANDEJA DE EMPALME STACK 24F FURUKAWA</t>
         </is>
       </c>
       <c r="C779" t="n">
-        <v>108.73</v>
+        <v>41.6</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>PBE-M5-300</t>
+          <t>19745345</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI 5GHZ POWERBEAM 22 DBI 400 MW</t>
+          <t>F.O.FKW CABO OPTICO CFOA-SM-AS60-S 8F G-652D NR FURUKAWA</t>
         </is>
       </c>
       <c r="C780" t="n">
-        <v>80.87</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t>NS5M</t>
+          <t>19745346</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI 5GHZ NANOSTATION 5 MIMO 500MW Y 2ETH</t>
+          <t>F.O.FKW CABO OPTICO CFOA-SM-AS60-S 16F G-652D NR FURUKAWA</t>
         </is>
       </c>
       <c r="C781" t="n">
-        <v>118.25</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>NBE-M5-16</t>
+          <t>23400149</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI 5GHZ NANOBEAM 16 DBI 400 MW</t>
+          <t>CABLE FKW UTP CAT6 MULTILAN X305MT GRIS IEC 603321 FURUKAWA</t>
         </is>
       </c>
       <c r="C782" t="n">
-        <v>85.62</v>
+        <v>222.16</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>LTU-LITE</t>
+          <t>23400195</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI 5GHZ LTU LITE 13DBI</t>
+          <t>CABLE FKW UTP CAT6 GIGALAN X305MT V/GREEN LSZH FURUKAWA</t>
         </is>
       </c>
       <c r="C783" t="n">
-        <v>118.25</v>
+        <v>289.68</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>LAP-GPS</t>
+          <t>23400175</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI 5GHZ AP+SECTORIAL 17DBI 90°AC GPS</t>
+          <t>CABLE FKW UTP CAT6 GIGALAN X305MT NEGRO EXTERIOR FURUKAWA</t>
         </is>
       </c>
       <c r="C784" t="n">
-        <v>126.41</v>
+        <v>368.09</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>PBE-M2-400</t>
+          <t>23200115</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI 2GHZ POWERBEAM 25 DBI 400 MW GIGA</t>
+          <t>CABLE FKW UTP CAT5E MULTILAN X305MT AZUL SOHO FURUKAWA</t>
         </is>
       </c>
       <c r="C785" t="n">
-        <v>86.98999999999999</v>
+        <v>155.1</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>NS2M</t>
+          <t>23400198</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>AP OUT.UBIQUITI 2GHZ NANOSTATION 2 MIMO 500 MW Y 2ETH</t>
+          <t>CABLE FKW UTP CAT6 GIGALAN X305M GREEN LSZH-3 GRIS FURUKAWA</t>
         </is>
       </c>
       <c r="C786" t="n">
-        <v>104.65</v>
+        <v>289.68</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>U7-PRO-WALL</t>
+          <t>23350048</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>AP IN.UBIQUITI UNIFI WI-FI 7  2x2 4.3GBPS 2.5 GBE  S/F</t>
+          <t>CABLE FKW FTP CAT5E MULTILAN X305MT NEGRO EXTERIOR FURUKAWA</t>
         </is>
       </c>
       <c r="C787" t="n">
-        <v>284.06</v>
+        <v>434.15</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>U6-PRO</t>
+          <t>35050258</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>AP IN.UBIQUITI UNIFI WI-FI 6 MIMO 4x4 4.8GBPS PRO S/F</t>
+          <t>ACC.FKW ROSETA 2P BLANCO FURUKAWA</t>
         </is>
       </c>
       <c r="C788" t="n">
-        <v>226.3</v>
+        <v>4.72</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>U6-IW</t>
+          <t>35050000</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>AP IN.UBIQUITI UNIFI WI-FI 6 MIMO 4x4 4.8GBPS      S/F</t>
+          <t>ACC.FKW PATCHERA 24P DESC. DATAWAVE READY BLIND FURUKAWA</t>
         </is>
       </c>
       <c r="C789" t="n">
-        <v>263.68</v>
+        <v>62.96</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>U6-LR</t>
+          <t>35030015</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t>AP IN.UBIQUITI UNIFI WI-FI 6 MIMO 4x4 2400MBPS LR S/F</t>
+          <t>ACC.FKW PATCHERA 24P CAT6 MULTILAN MODULAR T568A FURUKAWA</t>
         </is>
       </c>
       <c r="C790" t="n">
-        <v>254.15</v>
+        <v>163.57</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>U6+</t>
+          <t>35030005</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>AP IN.UBIQUITI UNIFI WI-FI 6 MIMO 2x2 2402MBPS  S/F</t>
+          <t>ACC.FKW PATCHERA 24P CAT5E MULTILAN MODULAR FURUKAWA</t>
         </is>
       </c>
       <c r="C791" t="n">
-        <v>142.72</v>
+        <v>129.96</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>U6-E</t>
+          <t>35123242</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>AP IN.UBIQUITI UNIFI WI-FI 6 ENTERPRISE 4X4 4.8GBPS S/F</t>
+          <t>ACC.FKW PATCHCORD CAT6 1,5MT GREEN LSZH GIGA GRI FURUKAWA</t>
         </is>
       </c>
       <c r="C792" t="n">
-        <v>396.87</v>
+        <v>8.630000000000001</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>U6-E-IW</t>
+          <t>35103304</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>AP IN.UBIQUITI UNIFI WI-FI 6  4x4 5.8GBPS 4ETH 1POE S/F</t>
+          <t>ACC.FKW PATCHCORD CAT5E 2,5MT MULTILANROJO PROMO FURUKAWA</t>
         </is>
       </c>
       <c r="C793" t="n">
-        <v>383.28</v>
+        <v>5.66</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>UAP-NANO-HD</t>
+          <t>35103904</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>AP IN.UBIQUITI UNIFI NANO HD 2033MB AC WAVE2 POE</t>
+          <t>ACC.FKW PATCHCORD CAT5E 2,5MT MULTILAN GRIS FURUKAWA</t>
         </is>
       </c>
       <c r="C794" t="n">
-        <v>173.97</v>
+        <v>6.82</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>UAP-AC-HD</t>
+          <t>35103303</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>AP IN.UBIQUITI UNIFI HD 2533MB AC WAVE2 POE+</t>
+          <t>ACC.FKW PATCHCORD CAT5E 2,0MT MULTILAN ROJO FURUKAWA</t>
         </is>
       </c>
       <c r="C795" t="n">
-        <v>379.21</v>
+        <v>5.81</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t>UAP-FLEXHD</t>
+          <t>35103094</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>AP IN.UBIQUITI UNIFI FLEXHD AC WAVE2 POE 4X4MU-MIMO S/F</t>
+          <t>ACC.FKW PATCHCORD CAT5E 2,0MT MULTILAN NEGRO FURUKAWA</t>
         </is>
       </c>
       <c r="C796" t="n">
-        <v>240.58</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
-          <t>RD-5G34M</t>
+          <t>35103803</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>ANTENA UBIQUITI ROCKETDISH AIRMAX 34 DBI 5.8 GHZ</t>
+          <t>ACC.FKW PATCHCORD CAT5E 2,0MT MULTILAN AMARILLO FURUKAWA</t>
         </is>
       </c>
       <c r="C797" t="n">
-        <v>349.75</v>
+        <v>5.08</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t>RD-5G30-LWM</t>
+          <t>35103048</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>ANTENA UBIQUITI ROCKETDISH AIRMAX 31 DBI 5.8 GHZ AC</t>
+          <t>ACC.FKW PATCHCORD CAT5E 1,5MT MULTILAN NEGRO FURUKAWA</t>
         </is>
       </c>
       <c r="C798" t="n">
-        <v>178.6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>RD-5G30M</t>
+          <t>35103602</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>ANTENA UBIQUITI ROCKETDISH AIRMAX 30 DBI 5.8 GHZ</t>
+          <t>ACC.FKW PATCHCORD CAT5E 1,5MT MULTILAN AZUL FURUKAWA</t>
         </is>
       </c>
       <c r="C799" t="n">
-        <v>222.58</v>
+        <v>5.12</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>AM-5AC22-45M</t>
+          <t>35103041</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>ANTENA UBIQUITI PANEL AIRMAX AC 21 DBI 60° 5.8 GHZ</t>
+          <t>ACC.FKW PATCHCORD CAT5E 1,0MT MULTILAN NEGRO FURUKAWA</t>
         </is>
       </c>
       <c r="C800" t="n">
-        <v>242.59</v>
+        <v>4.33</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>AM-5AC21-60M</t>
+          <t>35103034</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>ANTENA UBIQUITI PANEL AIRMAX AC 21 DBI 60° 5.8 GHZ</t>
+          <t>ACC.FKW PATCHCORD CAT5E 0,5MT MULTILAN NEGRO FURUKAWA</t>
         </is>
       </c>
       <c r="C801" t="n">
-        <v>191.99</v>
+        <v>3.46</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>AM-5G17-90M</t>
+          <t>35103033</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>ANTENA UBIQUITI PANEL AIRMAX 17 DBI 90° 5.8 GHZ</t>
+          <t>ACC.FKW PATCHCORD CAT5E 0,5MT MULTILAN GRIS FURUKAWA</t>
         </is>
       </c>
       <c r="C802" t="n">
-        <v>133.95</v>
+        <v>4.57</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>HORN-5-90</t>
+          <t>35030600</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>ANTENA UBIQUITI HORN 90° 5GH 13DBI</t>
+          <t>ACC.FKW JACK RJ45 CAT6 MULTILAN BLANCO T568A/B FURUKAWA</t>
         </is>
       </c>
       <c r="C803" t="n">
-        <v>111.62</v>
+        <v>4.88</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>UMA-D</t>
+          <t>35060600</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>ANTENA UBIQUITI DUAL-BAND ANTENA (UAP-AC-M)</t>
+          <t>ACC.FKW JACK RJ45 CAT6 FTP BLINDADO FURUKAWA</t>
         </is>
       </c>
       <c r="C804" t="n">
-        <v>159.25</v>
+        <v>14.38</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>AMO-5G13M</t>
+          <t>35030521</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>ANTENA UBIQUITI AMO 5G13 ANTENA OMNIDIRECCIONAL</t>
+          <t>ACC.FKW JACK RJ45 CAT5E HEMBRA BLANCO MULTILAN FURUKAWA</t>
         </is>
       </c>
       <c r="C805" t="n">
-        <v>281.29</v>
+        <v>4.18</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>ROCKSHIELD</t>
+          <t>35050017</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>ACC.UBIQUITI RF ELEMENT CARCAZA ALUMINIO PARA ROCKET</t>
+          <t>ACC.FKW FACEPLATE 2P BLANCO FURUKAWA</t>
         </is>
       </c>
       <c r="C806" t="n">
-        <v>3.27</v>
+        <v>2.38</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>N-SW</t>
+          <t>UDM-SE</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>ACC.UBIQUITI NANOSWITCH 4-PORT POE (S/F)</t>
+          <t>UBIQUITI UNIFI DREAM MACHINE SE SW+USG+CTRL+SFP+N</t>
         </is>
       </c>
       <c r="C807" t="n">
-        <v>53</v>
+        <v>977.24</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>AF-5G-OMTS45</t>
+          <t>UCG-ULTRA</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>ACC.UBIQUITI KIT DE CONVERSION ROCKETDISH P/AF-5X</t>
+          <t>UBIQUITI UNIFI CLOUD GATEWAY ULTRA FUENTE/INCLUID</t>
         </is>
       </c>
       <c r="C808" t="n">
-        <v>61.02</v>
+        <v>188.92</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>F-POE-G2</t>
+          <t>UXG-LITE</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>ACC.UBIQUITI FIBERPOE GEN2</t>
+          <t>UBIQUITI UNIFI  GATEWAY LITE</t>
         </is>
       </c>
       <c r="C809" t="n">
-        <v>43.16</v>
+        <v>169.89</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>730-80349</t>
+          <t>USW-ENTER8P</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>ACC.UPS EATON PLACA SNMP PARA SERIE DX-AR</t>
+          <t>SWITCH UBIQUITI UNIFI 8P (8 2.5GB/2SFP+) POE+ LAYER3</t>
         </is>
       </c>
       <c r="C810" t="n">
-        <v>214.32</v>
+        <v>598.03</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>CRS35448P4S+</t>
+          <t>USW-48</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>SWITCH MIKROTIK 354-48P-4S+2Q+RM 4SPF+ 2QSFP+(POE)   S/C</t>
+          <t>SWITCH UBIQUITI UNIFI 48P GB + 2SFP 1GB</t>
         </is>
       </c>
       <c r="C811" t="n">
-        <v>1260.58</v>
+        <v>555.59</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>CRS32624S2Q+</t>
+          <t>USW-ENTER48P</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>SWITCH MIKROTIK 326-24S-2Q+RM L5 24SFP 2QSFP         S/C</t>
+          <t>SWITCH UBIQUITI UNIFI 48P (48 2.5GB/4SFP+) POE+ LAYER3</t>
         </is>
       </c>
       <c r="C812" t="n">
-        <v>864.59</v>
+        <v>2037.36</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>CSS32624G2S</t>
+          <t>UF-SM-10G-S</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>SWITCH MIKROTIK 326-24G-2S+RM 24ETH 2SPF+          S/F</t>
+          <t>SFP UBIQUITI SM 10G SFP+ LC 10KM = UACC-OM-SM-10G-S-2</t>
         </is>
       </c>
       <c r="C813" t="n">
-        <v>216.49</v>
+        <v>342.31</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>CRS32624G2S+</t>
+          <t>XR2</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>SWITCH MIKROTIK 326-24G-2S+ L5 24ETH 2SPF+ RACKMOUNT S/F</t>
+          <t>PLACA WIFI UBIQUITI MINIPCI 600 MW 2.4 GHZ CONECTOR MMCX</t>
         </is>
       </c>
       <c r="C814" t="n">
-        <v>280.9</v>
+        <v>108.73</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>CRS3171G16S+</t>
+          <t>POE-24-12W-G</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>SWITCH MIKROTIK 317-1G-16S+RM L3 16SFP+ 10GBE        S/C</t>
+          <t>FUENTE UBIQUITI PUENTE POE 24VDC 0.5A GIGABIT ORIGINAL</t>
         </is>
       </c>
       <c r="C815" t="n">
-        <v>721.85</v>
+        <v>17.71</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>CRS3051G4SIN</t>
+          <t>U6-MESH</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>SWITCH MIKROTIK 305-1G-4S+IN 4Ptos SFP+ + 1ETH GB  S/F</t>
+          <t>AP OUT.UBIQUITI UNIFI INDOOR-OUTDOOR 4X4 WIFI 6 AP</t>
         </is>
       </c>
       <c r="C816" t="n">
-        <v>191.83</v>
+        <v>265.03</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>S+RJ10</t>
+          <t>UAP-AC-M-PRO</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>SFP MIKROTIK RJ45 SFP+ 10M/100M/1000M/2.5G/5G/10G</t>
+          <t>AP OUT.UBIQUITI MESH 160MW 2.4/5GHZ AC 450MBPS FUENTE48V</t>
         </is>
       </c>
       <c r="C817" t="n">
-        <v>135.04</v>
+        <v>188.92</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>XQ+85MP01D</t>
+          <t>AF-11X</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>SFP MIKROTIK MODULO QSFP+ 40GBPS/100GBPS MTP/MPO MM</t>
+          <t>AP OUT.UBIQUITI AIRFIBER 11X PTP</t>
         </is>
       </c>
       <c r="C818" t="n">
-        <v>148.54</v>
+        <v>1345.56</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>CAP-LITE-2ND</t>
+          <t>AF-11FX-DHM</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>RB MIKROTIK cAP lite with RouterOS L4, indoor  S/F</t>
+          <t>AP OUT.UBIQUITI AIRFIBER 11X HIGHBAND DUPLEXER ACCESORY</t>
         </is>
       </c>
       <c r="C819" t="n">
-        <v>38.37</v>
+        <v>229.7</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>RB960PGS</t>
+          <t>PBE-5AC-500</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>RB MIKROTIK RB HEX POE GB FUENTE/INCLUIDA S/INTERLOC</t>
+          <t>AP OUT.UBIQUITI 5GHZ POWERBEAM AC 27 DBI 160 MW</t>
         </is>
       </c>
       <c r="C820" t="n">
-        <v>117.08</v>
+        <v>197.07</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>CCR200416G2S</t>
+          <t>PBE-5AC-GEN2</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>RB MIKROTIK CCR2004 16G ETH  2SFP+               S/C</t>
+          <t>AP OUT.UBIQUITI 5GHZ POWERBEAM AC 25DBI 2DA 2GEN</t>
         </is>
       </c>
       <c r="C821" t="n">
-        <v>630.29</v>
+        <v>156.31</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>CAP AC</t>
+          <t>PBE-M5-400</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>RB MIKROTIK CAPAC DUAL BAND AP DOBLE POE 2P   S/F</t>
+          <t>AP OUT.UBIQUITI 5GHZ POWERBEAM 25 DBI 400 MW GIGA</t>
         </is>
       </c>
       <c r="C822" t="n">
-        <v>109.64</v>
+        <v>108.73</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>RBCAP2N</t>
+          <t>PBE-M5-300</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>RB MIKROTIK CAP2ND TECHO 100MW FUENTE+POE    S/F</t>
+          <t>AP OUT.UBIQUITI 5GHZ POWERBEAM 22 DBI 400 MW</t>
         </is>
       </c>
       <c r="C823" t="n">
-        <v>60.2</v>
+        <v>72.03</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>RB951UI-2HND</t>
+          <t>NS5M</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
-          <t>RB MIKROTIK 951UI-2HND 5ETH WIFI 1WATT LVL4      S/F</t>
+          <t>AP OUT.UBIQUITI 5GHZ NANOSTATION 5 MIMO 500MW Y 2ETH</t>
         </is>
       </c>
       <c r="C824" t="n">
-        <v>77.95999999999999</v>
+        <v>118.25</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>RBD23UGS5HPA</t>
+          <t>NBE-M5-16</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>AP OUT.MIKROTIK D23UGS-5HPACD2HND-NN NETMETAL AC2 S/F</t>
+          <t>AP OUT.UBIQUITI 5GHZ NANOBEAM 16 DBI 400 MW</t>
         </is>
       </c>
       <c r="C825" t="n">
-        <v>193.89</v>
+        <v>85.62</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>ACSWIM</t>
+          <t>LTU-LITE</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>ANTENA MIKROTIK OMNI INDOOR 2.4/5.8 GHZ + PIGTAIL MMCX</t>
+          <t>AP OUT.UBIQUITI 5GHZ LTU LITE 13DBI</t>
         </is>
       </c>
       <c r="C826" t="n">
-        <v>8.25</v>
+        <v>118.25</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>FO48-S80-4KM</t>
+          <t>PBE-M2-400</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>F.O.FIBRA MNET SM ADSS80 G652D 48FIBRAS CARRETE4KM</t>
+          <t>AP OUT.UBIQUITI 2GHZ POWERBEAM 25 DBI 400 MW GIGA</t>
         </is>
       </c>
       <c r="C827" t="n">
-        <v>2188.23</v>
+        <v>91.06</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>FO12-S80-4KM</t>
+          <t>NS2M</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>F.O.FIBRA MNET SM ADSS80 G652D 12FIBRAS CARRETE4KM</t>
+          <t>AP OUT.UBIQUITI 2GHZ NANOSTATION 2 MIMO 500 MW Y 2ETH</t>
         </is>
       </c>
       <c r="C828" t="n">
-        <v>1073.19</v>
+        <v>107.38</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>FO12-S80-2KM</t>
+          <t>U7-PRO-WALL</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>F.O.FIBRA MNET SM ADSS80 G652D 12FIBRAS CARRETE2KM</t>
+          <t>AP IN.UBIQUITI UNIFI WI-FI 7  2x2 4.3GBPS 2.5 GBE  S/F</t>
         </is>
       </c>
       <c r="C829" t="n">
-        <v>645.6</v>
+        <v>274.28</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>FO4-S80-4KM</t>
+          <t>U6-IW</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>F.O.FIBRA MNET SM ADSS80 G652D 04FIBRAS CARRETE4KM</t>
+          <t>AP IN.UBIQUITI UNIFI WI-FI 6 MIMO 4x4 4.8GBPS      S/F</t>
         </is>
       </c>
       <c r="C830" t="n">
-        <v>917.3200000000001</v>
+        <v>251.45</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>UVC40-E2</t>
+          <t>U6-LR</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>VOIP YEALINK VIDEO CONF ALL-IN-ONE USB CAMERA C/F</t>
+          <t>AP IN.UBIQUITI UNIFI WI-FI 6 MIMO 4x4 2400MBPS LR S/F</t>
         </is>
       </c>
       <c r="C831" t="n">
-        <v>660.38</v>
+        <v>251.45</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>T43U</t>
+          <t>U6-E</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>VOIP YEALINK TEL.IP SIP 12 LINEAS POE GIGA S/FUENTE</t>
+          <t>AP IN.UBIQUITI UNIFI WI-FI 6 ENTERPRISE 4X4 4.8GBPS S/F</t>
         </is>
       </c>
       <c r="C832" t="n">
-        <v>163.89</v>
+        <v>383.28</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>CPE80</t>
+          <t>U6-E-IW</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>VOIP YEALINK MICROFONO ADICIONAL PARA CP860</t>
+          <t>AP IN.UBIQUITI UNIFI WI-FI 6  4x4 5.8GBPS 4ETH 1POE S/F</t>
         </is>
       </c>
       <c r="C833" t="n">
-        <v>1</v>
+        <v>350.06</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>CP925</t>
+          <t>UAP-NANO-HD</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>VOIP YEALINK CONFERENCIA 5-WAY WIFI BLUETOOTH S/F</t>
+          <t>AP IN.UBIQUITI UNIFI NANO HD 2033MB AC WAVE2 POE</t>
         </is>
       </c>
       <c r="C834" t="n">
-        <v>411.64</v>
+        <v>156.31</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>DECO M4-2</t>
+          <t>UAP-AC-HD</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>TP LINK WHOLE-HOME MESH WiFi SYSTEM AC1200 2PCS</t>
+          <t>AP IN.UBIQUITI UNIFI HD 2533MB AC WAVE2 POE+</t>
         </is>
       </c>
       <c r="C835" t="n">
-        <v>81.83</v>
+        <v>339.79</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t>DECO M4-1</t>
+          <t>UAP-FLEXHD</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t>TP LINK WHOLE-HOME MESH WiFi SYSTEM AC1200 1PCS</t>
+          <t>AP IN.UBIQUITI UNIFI FLEXHD AC WAVE2 POE 4X4MU-MIMO S/F</t>
         </is>
       </c>
       <c r="C836" t="n">
-        <v>41.8</v>
+        <v>220.18</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t>DECO S7-2</t>
+          <t>RD-5G34M</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t>TP LINK WHOLE-HOME MESH Wi-Fi SYSTEM AC1900 2PCS</t>
+          <t>ANTENA UBIQUITI ROCKETDISH AIRMAX 34 DBI 5.8 GHZ</t>
         </is>
       </c>
       <c r="C837" t="n">
-        <v>91.54000000000001</v>
+        <v>364.63</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>DECO S7-1</t>
+          <t>RD-5G30-LWM</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t>TP LINK WHOLE-HOME MESH Wi-Fi SYSTEM AC1900 1PCS</t>
+          <t>ANTENA UBIQUITI ROCKETDISH AIRMAX 31 DBI 5.8 GHZ AC</t>
         </is>
       </c>
       <c r="C838" t="n">
-        <v>48.04</v>
+        <v>160.74</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t>DECO E4-3</t>
+          <t>AM-5AC22-45M</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t>TP LINK WHOLE-HOME MESH Wi-Fi SYSTEM AC1200 3PCS</t>
+          <t>ANTENA UBIQUITI PANEL AIRMAX AC 22 DBI 45À° 5.8 GHZ</t>
         </is>
       </c>
       <c r="C839" t="n">
-        <v>96.72</v>
+        <v>233.66</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t>DECO E4-2</t>
+          <t>AM-5AC21-60M</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t>TP LINK WHOLE-HOME MESH Wi-Fi SYSTEM AC1200 2PCS</t>
+          <t>ANTENA UBIQUITI PANEL AIRMAX AC 21 DBI 60À° 5.8 GHZ</t>
         </is>
       </c>
       <c r="C840" t="n">
-        <v>63.32</v>
+        <v>177.11</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>DECO X60-3</t>
+          <t>HORN-5-90</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t>TP LINK WHOLE-HOME MESH WIFI6 SYSTEM AX5400 3PCS</t>
+          <t>ANTENA UBIQUITI HORN 90À° 5GH 13DBI</t>
         </is>
       </c>
       <c r="C841" t="n">
-        <v>281.75</v>
+        <v>96.73999999999999</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>DECO X60-2</t>
+          <t>UMA-D</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t>TP LINK WHOLE-HOME MESH WIFI6 SYSTEM AX5400 2PCS</t>
+          <t>ANTENA UBIQUITI DUAL-BAND ANTENA (UAP-AC-M)</t>
         </is>
       </c>
       <c r="C842" t="n">
-        <v>195.47</v>
+        <v>154.78</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>DECO X60-1</t>
+          <t>ROCKSHIELD</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>TP LINK WHOLE-HOME MESH WIFI6 SYSTEM AX5400 1PCS</t>
+          <t>ACC.UBIQUITI RF ELEMENT CARCAZA ALUMINIO PARA ROCKET</t>
         </is>
       </c>
       <c r="C843" t="n">
-        <v>100.19</v>
+        <v>3.19</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>DECO X20-3</t>
+          <t>AF-5G-OMTS45</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>TP LINK WHOLE-HOME MESH WIFI6 SYSTEM AX1800 3PCS</t>
+          <t>ACC.UBIQUITI KIT DE CONVERSION ROCKETDISH P/AF-5X</t>
         </is>
       </c>
       <c r="C844" t="n">
-        <v>175.35</v>
+        <v>56.56</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>DECO X20-2</t>
+          <t>F-POE-G2</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t>TP LINK WHOLE-HOME MESH WIFI6 SYSTEM AX1800 2PCS</t>
+          <t>ACC.UBIQUITI FIBERPOE GEN2</t>
         </is>
       </c>
       <c r="C845" t="n">
-        <v>135.4</v>
+        <v>43.16</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>DECO X20-1</t>
+          <t>730-80349</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>TP LINK WHOLE-HOME MESH WIFI6 SYSTEM AX1800 1PCS</t>
+          <t>ACC.UPS EATON PLACA SNMP PARA SERIE DX-AR</t>
         </is>
       </c>
       <c r="C846" t="n">
-        <v>70.36</v>
+        <v>209.09</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t>DECO X50-2-P</t>
+          <t>CRS35448P4S+</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>TP LINK WHOLE-HOME MESH WIFI6 AX3000 2PCS POE</t>
+          <t>SWITCH MIKROTIK 354-48P-4S+2Q+RM 4SPF+ 2QSFP+(POE)   S/C</t>
         </is>
       </c>
       <c r="C847" t="n">
-        <v>173.9</v>
+        <v>1311.42</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>DECO X50-1-P</t>
+          <t>CRS32624G2S+</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t>TP LINK WHOLE-HOME MESH WIFI6 AX3000 1PCS POE</t>
+          <t>SWITCH MIKROTIK 326-24G-2S+ L5 24ETH 2SPF+ RACKMOUNT S/F</t>
         </is>
       </c>
       <c r="C848" t="n">
-        <v>94.62</v>
+        <v>282.71</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>DECO X50-1-O</t>
+          <t>CAP-LITE-2ND</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t>TP LINK WHOLE-HOME MESH W6 1PCS OUTDOOR/INDOOR</t>
+          <t>RB MIKROTIK cAP lite with RouterOS L4, indoor  S/F</t>
         </is>
       </c>
       <c r="C849" t="n">
-        <v>102.38</v>
+        <v>36.47</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>OC300</t>
+          <t>CCR200416G2S</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t>SWITCH TP LINK CONTROLADOR OMADA HARDWARE</t>
+          <t>RB MIKROTIK CCR2004 16G ETH  2SFP+               S/C</t>
         </is>
       </c>
       <c r="C850" t="n">
-        <v>258.33</v>
+        <v>622.22</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>OC200</t>
+          <t>CAP AC</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t>SWITCH TP LINK CONTROLADOR OMADA HARDWARE</t>
+          <t>RB MIKROTIK CAPAC DUAL BAND AP DOBLE POE 2P   S/F</t>
         </is>
       </c>
       <c r="C851" t="n">
-        <v>109.47</v>
+        <v>110.92</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>TL-SG2008</t>
+          <t>RBCAP2N</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t>SWITCH TP LINK 8 PUERTOS SMART</t>
+          <t>RB MIKROTIK CAP2ND TECHO 100MW FUENTE+POE    S/F</t>
         </is>
       </c>
       <c r="C852" t="n">
-        <v>72.8</v>
+        <v>58.16</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>TL-SG1008P</t>
+          <t>RB951UI-2HND</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>SWITCH TP LINK 8 PUERTOS GIGABIT 4 POE / 4 NO POE</t>
+          <t>RB MIKROTIK 951UI-2HND 5ETH WIFI 1WATT LVL4      S/F</t>
         </is>
       </c>
       <c r="C853" t="n">
-        <v>50.72</v>
+        <v>78.90000000000001</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>TL-SF1008D</t>
+          <t>SXTSQ AC</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>SWITCH TP LINK 8 PUERTOS 10/100 MBPS</t>
+          <t>AP OUT.MIKROTIK SXTSQ LITE AC INTEGRADO 5GHZ       S/F</t>
         </is>
       </c>
       <c r="C854" t="n">
-        <v>9.710000000000001</v>
+        <v>85.22</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t>TL-SG1024</t>
+          <t>ACSWIM</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>SWITCH TP LINK 24 PUERTOS GIGABIT</t>
+          <t>ANTENA MIKROTIK OMNI INDOOR 2.4/5.8 GHZ + PIGTAIL MMCX</t>
         </is>
       </c>
       <c r="C855" t="n">
-        <v>106.79</v>
+        <v>6.67</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>TL-SF1024D</t>
+          <t>FO48-S80-4KM</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>SWITCH TP LINK 24 PUERTOS 10/100 MBPS</t>
+          <t>F.O.FIBRA MNET SM ADSS80 G652D 48FIBRAS CARRETE4KM</t>
         </is>
       </c>
       <c r="C856" t="n">
-        <v>49.74</v>
+        <v>2134.86</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t>TL-SG2218</t>
+          <t>FO12-S80-4KM</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>SWITCH TP LINK 16 PUERTOS GB SMART 2SFP</t>
+          <t>F.O.FIBRA MNET SM ADSS80 G652D 12FIBRAS CARRETE4KM</t>
         </is>
       </c>
       <c r="C857" t="n">
-        <v>125.04</v>
+        <v>1021.02</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t>TL-SF1016D</t>
+          <t>FO12-S80-2KM</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>SWITCH TP LINK 16 PUERTOS 10/100 MBPS</t>
+          <t>F.O.FIBRA MNET SM ADSS80 G652D 12FIBRAS CARRETE2KM</t>
         </is>
       </c>
       <c r="C858" t="n">
-        <v>24.02</v>
+        <v>629.86</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t>ER8411</t>
+          <t>FO4-S80-4KM</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>ROUTER WIR TP LINK OMADA VPN ROUTER 8 ETH 10G 1SFP 2SFP+10G</t>
+          <t>F.O.FIBRA MNET SM ADSS80 G652D 04FIBRAS CARRETE4KM</t>
         </is>
       </c>
       <c r="C859" t="n">
-        <v>451.62</v>
+        <v>875.16</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>ER605</t>
+          <t>UVC40-E2</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>ROUTER WIR TP LINK OMADA GIGABIT VPN ROUTER</t>
+          <t>AVCOF YEALINK VIDEO CONF ALL-IN-ONE USB CAMERA C/F</t>
         </is>
       </c>
       <c r="C860" t="n">
-        <v>60.06</v>
+        <v>660.38</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>ER7212PC</t>
+          <t>T43U</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
-          <t>ROUTER WIR TP LINK OMADA GB VPN ROUTER + 8POE + CONTROLLER</t>
+          <t>VOIP YEALINK TEL.IP SIP 12 LINEAS POE GIGA S/FUENTE</t>
         </is>
       </c>
       <c r="C861" t="n">
-        <v>197.36</v>
+        <v>147.89</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>ARCHER AX55</t>
+          <t>CPE80</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>TP LINK ROUTER WIFI DOBLE BANDA AX3000 W6 (4ANT)</t>
+          <t>VOIP YEALINK MICROFONO ADICIONAL PARA CP860</t>
         </is>
       </c>
       <c r="C862" t="n">
-        <v>76.36</v>
+        <v>0.9399999999999999</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>ARCHER AX23</t>
+          <t>CP925</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>TP LINK ROUTER WIFI DOBLE BANDA AX1800 W6 (4ANT)</t>
+          <t>VOIP YEALINK CONFERENCIA 5-WAY WIFI BLUETOOTH S/F</t>
         </is>
       </c>
       <c r="C863" t="n">
-        <v>61.32</v>
+        <v>411.64</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>ARCHER C6</t>
+          <t>DECO E4-2</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>TP LINK ROUTER WIFI DOBLE BANDA AC1200 (4ANT)</t>
+          <t>TP LINK WHOLE-HOME MESH Wi-Fi SYSTEM AC1200 2PCS</t>
         </is>
       </c>
       <c r="C864" t="n">
-        <v>38.67</v>
+        <v>62.66</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>MR80X</t>
+          <t>DECO X60-3</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>MERCUSYS ROUTER WIFI AX3000 WIFI-6 MERCUSYS(4ANT)</t>
+          <t>TP LINK WHOLE-HOME MESH WIFI6 SYSTEM AX5400 3PCS</t>
         </is>
       </c>
       <c r="C865" t="n">
-        <v>50.28</v>
+        <v>281.2</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t>MR20</t>
+          <t>DECO X60-2</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>MERCUSYS ROUTER WIFI AC750 MERCUSYS (2ANT)</t>
+          <t>TP LINK WHOLE-HOME MESH WIFI6 SYSTEM AX5400 2PCS</t>
         </is>
       </c>
       <c r="C866" t="n">
-        <v>18.89</v>
+        <v>192.02</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>MW302R</t>
+          <t>DECO X60-1</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>MERCUSYS ROUTER WIFI 300MBPS MERCUSYS (2ANT)</t>
+          <t>TP LINK WHOLE-HOME MESH WIFI6 SYSTEM AX5400 1PCS</t>
         </is>
       </c>
       <c r="C867" t="n">
-        <v>12.24</v>
+        <v>98.02</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t>TL-WR841HP</t>
+          <t>DECO X50-2-P</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>TP LINK ROUTER WIFI 300MBPS HIGH POWER (2ANT)</t>
+          <t>TP LINK WHOLE-HOME MESH WIFI6 AX3000 2PCS POE</t>
         </is>
       </c>
       <c r="C868" t="n">
-        <v>46.59</v>
+        <v>174.35</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t>TL-WR840N</t>
+          <t>OC300</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>TP LINK ROUTER WIFI 300MBPS (2ANT)</t>
+          <t>SWITCH TP LINK CONTROLADOR OMADA HARDWARE</t>
         </is>
       </c>
       <c r="C869" t="n">
-        <v>19.85</v>
+        <v>329.69</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t>TL-WR820N</t>
+          <t>TL-SG1008P</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t>TP LINK ROUTER WIFI 300MBPS (2ANT)</t>
+          <t>SWITCH TP LINK 8 PUERTOS GIGABIT 4 POE / 4 NO POE</t>
         </is>
       </c>
       <c r="C870" t="n">
-        <v>15.91</v>
+        <v>49.01</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t>TL-R480T+</t>
+          <t>TL-SF1008D</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t>TP LINK ROUTER BALANCEADOR DE CARGA 4WAN + 1LAN</t>
+          <t>SWITCH TP LINK 8 PUERTOS 10/100 MBPS</t>
         </is>
       </c>
       <c r="C871" t="n">
-        <v>50.72</v>
+        <v>9.640000000000001</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t>TL-R470T+</t>
+          <t>TL-SF1024D</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t>TP LINK ROUTER BALANCEADOR DE CARGA 4WAN + 1LAN</t>
+          <t>SWITCH TP LINK 24 PUERTOS 10/100 MBPS</t>
         </is>
       </c>
       <c r="C872" t="n">
-        <v>33.56</v>
+        <v>51.42</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>MW300UH</t>
+          <t>TL-SG2218</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>PLACA RED MERCUSYS ADAPTADOR USB INALAMBRICO 300MBPS 2 ANT</t>
+          <t>SWITCH TP LINK 16 PUERTOS GB SMART 2SFP</t>
         </is>
       </c>
       <c r="C873" t="n">
-        <v>8.859999999999999</v>
+        <v>146.58</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>TL-WN8200ND</t>
+          <t>TL-SF1016D</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>PLACA RED TP LINK ADAPTADOR USB INALAMBRICO 300 MBPS HP</t>
+          <t>SWITCH TP LINK 16 PUERTOS 10/100 MBPS</t>
         </is>
       </c>
       <c r="C874" t="n">
-        <v>18.7</v>
+        <v>24.11</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>TL-WN725N</t>
+          <t>ER605</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>PLACA RED TP LINK ADAPTADOR USB INALAMBRICO 150 MBPS</t>
+          <t>ROUTER WIR TP LINK OMADA GIGABIT VPN ROUTER</t>
         </is>
       </c>
       <c r="C875" t="n">
-        <v>7.31</v>
+        <v>49.97</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>TL-WN722N</t>
+          <t>ER7212PC</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>PLACA RED TP LINK ADAPTADOR USB INALAMBRICO 150 MBPS</t>
+          <t>ROUTER WIR TP LINK OMADA GB VPN ROUTER + 8POE + CONTROLLER</t>
         </is>
       </c>
       <c r="C876" t="n">
-        <v>11.02</v>
+        <v>199.87</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>ARCHER T2U</t>
+          <t>ARCHER AX55</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>PLACA RED TP LINK ADAPTADOR USB INALAMB. MINI AC600</t>
+          <t>TP LINK ROUTER WIFI DOBLE BANDA AX3000 W6 (4ANT)</t>
         </is>
       </c>
       <c r="C877" t="n">
-        <v>11.54</v>
+        <v>72.31</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>MW300UM</t>
+          <t>ARCHER AX23</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>PLACA RED MERCUSYS ADAPTADOR USB INALAMB MINI N300 MERCUSYS</t>
+          <t>TP LINK ROUTER WIFI DOBLE BANDA AX1800 W6 (4ANT)</t>
         </is>
       </c>
       <c r="C878" t="n">
-        <v>5.31</v>
+        <v>57.84</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>ARCHER T4PLU</t>
+          <t>TL-R480T+</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t>PLACA RED TP LINK ADAPTADOR USB INAL DUALANT HIGHG AC1300</t>
+          <t>TP LINK ROUTER BALANCEADOR DE CARGA 4WAN + 1LAN</t>
         </is>
       </c>
       <c r="C879" t="n">
-        <v>24.91</v>
+        <v>49.39</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t>UB500</t>
+          <t>TL-R470T+</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t>PLACA RED TP LINK ADAPTADOR NANO USB BLUETOOTH 5.0</t>
+          <t>TP LINK ROUTER BALANCEADOR DE CARGA 4WAN + 1LAN</t>
         </is>
       </c>
       <c r="C880" t="n">
-        <v>6.39</v>
+        <v>32.69</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t>TL-WN881ND</t>
+          <t>TL-WN725N</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
-          <t>PLACA RED TP LINK ADAPTADOR INALAMBRICO N PCI EXPRESS 300</t>
+          <t>PLACA RED TP LINK ADAPTADOR USB INALAMBRICO 150 MBPS</t>
         </is>
       </c>
       <c r="C881" t="n">
-        <v>13.08</v>
+        <v>7.22</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t>TX201</t>
+          <t>TL-WN722N</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t>PLACA RED TP LINK ADAPTADOR DE RED PCI EXPRESS 2.5 GIGABIT</t>
+          <t>PLACA RED TP LINK ADAPTADOR USB INALAMBRICO 150 MBPS</t>
         </is>
       </c>
       <c r="C882" t="n">
-        <v>17.38</v>
+        <v>10.06</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>TX401</t>
+          <t>ARCHER T2U</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>PLACA RED TP LINK ADAPTADOR DE RED PCI EXPRESS 10GIGABIT</t>
+          <t>PLACA RED TP LINK ADAPTADOR USB INALAMB. MINI AC600</t>
         </is>
       </c>
       <c r="C883" t="n">
-        <v>65.83</v>
+        <v>11.24</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>MC110CS</t>
+          <t>ARCHER T4PLU</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>CONVERTER TP LINK SM 10/100 CONECTOR SC</t>
+          <t>PLACA RED TP LINK ADAPTADOR USB INAL DUALANT HIGHG AC1300</t>
         </is>
       </c>
       <c r="C884" t="n">
-        <v>41.33</v>
+        <v>24.11</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>MC200CM</t>
+          <t>UB500</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t>CONVERTER TP LINK MM GB CONECTOR SC</t>
+          <t>PLACA RED TP LINK ADAPTADOR NANO USB BLUETOOTH 5.0</t>
         </is>
       </c>
       <c r="C885" t="n">
-        <v>49.69</v>
+        <v>6.43</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>TAPO C320WS</t>
+          <t>TL-WN881ND</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>CAM.IP IN TP LINK CAMARA Wi-Fi INDOOR-OUTDOOR 3MP</t>
+          <t>PLACA RED TP LINK ADAPTADOR INALAMBRICO N PCI EXPRESS 300</t>
         </is>
       </c>
       <c r="C886" t="n">
-        <v>46.97</v>
+        <v>12.85</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>TAPO C325WB</t>
+          <t>TX401</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>CAM.IP IN TP LINK CAMARA Wi-Fi INDOOR-OUTDOOR 2K QHD 360</t>
+          <t>PLACA RED TP LINK ADAPTADOR DE RED PCI EXPRESS 10GIGABIT</t>
         </is>
       </c>
       <c r="C887" t="n">
-        <v>76.34</v>
+        <v>65.88</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>TAPO C100</t>
+          <t>MC110CS</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>CAM.IP IN TP LINK CAMARA Wi-Fi INDOOR 1080P</t>
+          <t>CONVERTER TP LINK SM 10/100 CONECTOR SC</t>
         </is>
       </c>
       <c r="C888" t="n">
-        <v>19.12</v>
+        <v>43.1</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>EAP670</t>
+          <t>MC200CM</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>AP IN.TP LINK EAP INDOOR AX5400 DUAL BAND WIFI 6 S/F</t>
+          <t>CONVERTER TP LINK MM GB CONECTOR SC</t>
         </is>
       </c>
       <c r="C889" t="n">
-        <v>145.59</v>
+        <v>48.4</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t>EAP245-5</t>
+          <t>TAPO C320WS</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>AP IN.TP LINK EAP INDOOR AC1750 DUAL BAND (5-PACK) S/F</t>
+          <t>CAM.IP IN TP LINK CAMARA Wi-Fi INDOOR-OUTDOOR 3MP</t>
         </is>
       </c>
       <c r="C890" t="n">
-        <v>367.06</v>
+        <v>44.36</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t>EAP225</t>
+          <t>TAPO C325WB</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>AP IN.TP LINK EAP INDOOR AC1350 DUAL BAND</t>
+          <t>CAM.IP IN TP LINK CAMARA Wi-Fi INDOOR-OUTDOOR 2K QHD 360</t>
         </is>
       </c>
       <c r="C891" t="n">
-        <v>68.08</v>
+        <v>74.34</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t>EAP615-WALL</t>
+          <t>TAPO C100</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>AP IN.TP LINK AX1800 WALL PLATE WIFI 6 ACCESS P    S/F</t>
+          <t>CAM.IP IN TP LINK CAMARA Wi-Fi INDOOR 1080P</t>
         </is>
       </c>
       <c r="C892" t="n">
-        <v>69.5</v>
+        <v>19.42</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
           <t>EAP235-WALL</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
           <t>AP IN.TP LINK AC1200 WIRELESS MIMO G WALL PLATE AP S/F</t>
         </is>
       </c>
       <c r="C893" t="n">
-        <v>51.09</v>
+        <v>66.62</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
           <t>UE330</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
           <t>ACC.TP LINK USB 3.0 3-PORT HUB &amp;amp; GIGA ETH ADAPTER</t>
         </is>
       </c>
       <c r="C894" t="n">
-        <v>33.61</v>
+        <v>31.8</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
           <t>TL-POE4824G</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
           <t>ACC.TP LINK POE INYECTOR 48V. 24W PASSIVE POE</t>
         </is>
       </c>
       <c r="C895" t="n">
-        <v>19</v>
+        <v>25.37</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
           <t>TAPO T315</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
           <t>ACC TP LINK SENSOR TEMPERATURA Y HUMEDAD INTELIGENTE</t>
         </is>
       </c>
       <c r="C896" t="n">
-        <v>31.37</v>
+        <v>28.51</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
           <t>TAPO T310</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
           <t>ACC TP LINK SENSOR TEMPERATURA Y HUMEDAD</t>
         </is>
       </c>
       <c r="C897" t="n">
-        <v>16.02</v>
+        <v>15.12</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
           <t>TAPO T300</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
           <t>ACC TP LINK SENSOR INTELIGENTE FUGA DE AGUA</t>
         </is>
       </c>
       <c r="C898" t="n">
-        <v>21.92</v>
+        <v>20.41</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
           <t>TAPO T100</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
           <t>ACC TP LINK SENSOR DE MOVIMIENTO INTELIGENTE</t>
         </is>
       </c>
       <c r="C899" t="n">
-        <v>18.15</v>
+        <v>16.55</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>TAPO L920-5</t>
+          <t>TAPO H200</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>ACC TP LINK LED TIRA MULTICOLOR 5 MTS INTELIGENTE</t>
+          <t>ACC TP LINK CENTRO INTELIGENTE CONTROLADOR</t>
         </is>
       </c>
       <c r="C900" t="n">
-        <v>39.45</v>
+        <v>51.02</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>TAPO L930-10</t>
+          <t>EX08</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>ACC TP LINK LED TIRA MULTICOLOR 10 MTS INTELIGENTE</t>
+          <t>CENTRAL YEASTAR PLACA ADAPT. DE SO/S2/O2/GSM PARA S100</t>
         </is>
       </c>
       <c r="C901" t="n">
-        <v>64.53</v>
+        <v>98</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t>TAPO L900-10</t>
+          <t>S300</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t>ACC TP LINK LED TIRA MULTICOLOR 10 MTS</t>
+          <t>CENTRAL YEASTAR CENTRAL IP 300INT IP,AMPL 500INT+TRAMAE1</t>
         </is>
       </c>
       <c r="C902" t="n">
-        <v>36.55</v>
+        <v>1219.92</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>TAPO H200</t>
+          <t>HSE251</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>ACC TP LINK CENTRO INTELIGENTE CONTROLADOR</t>
+          <t>ACC.BROTHER CINTA TERMOCONTRAIBLE BLANCA 24MM 1.5MT</t>
         </is>
       </c>
       <c r="C903" t="n">
-        <v>46.47</v>
+        <v>55.39</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>TA400</t>
+          <t>HSE231</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>VOIP YEASTAR GATEWAY 4 PUERTOS FXS S/FUENTE</t>
+          <t>ACC.BROTHER CINTA TERMOCONTRAIBLE BLANCA 12MM 1.5MT</t>
         </is>
       </c>
       <c r="C904" t="n">
-        <v>161.07</v>
+        <v>55.39</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>TA100</t>
+          <t>MK232BZ</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t>VOIP YEASTAR GATEWAY 1 PUERTO FXS S/FUENTE</t>
+          <t>ACC.BROTHER CINTA NO LAMINADA ROJA SOBRE BLANCO 12MM</t>
         </is>
       </c>
       <c r="C905" t="n">
-        <v>44.51</v>
+        <v>18.07</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>EX08</t>
+          <t>TZE741</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t>CENTRAL YEASTAR PLACA ADAPT. DE SO/S2/O2/GSM PARA S100</t>
+          <t>ACC.BROTHER CINTA NEGRO EN VERDE 18MM - 8MTS</t>
         </is>
       </c>
       <c r="C906" t="n">
-        <v>102.9</v>
+        <v>33.83</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t>S2MODULE</t>
+          <t>TZES941</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t>CENTRAL YEASTAR PLACA 2 FXS P/MY PBX</t>
+          <t>ACC.BROTHER CINTA NEGRO EN PLATA 18MM - 8MTS</t>
         </is>
       </c>
       <c r="C907" t="n">
-        <v>103.41</v>
+        <v>43.48</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
-          <t>O2MODULE</t>
+          <t>TZEFX231</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
-          <t>CENTRAL YEASTAR PLACA 2 FXO P/MY PBX</t>
+          <t>ACC.BROTHER CINTA NEGRO EN BLANCO 12MM-8MTS FLEX LAM</t>
         </is>
       </c>
       <c r="C908" t="n">
-        <v>141.32</v>
+        <v>31.22</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t>P550</t>
+          <t>TZES231</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
-          <t>CENTRAL YEASTAR CENTRAL IP 50INT IP SERIE P</t>
+          <t>ACC.BROTHER CINTA NEGRO EN BLANCO 12MM - 8MTS EXTRA</t>
         </is>
       </c>
       <c r="C909" t="n">
-        <v>727.8</v>
+        <v>33.98</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>S50</t>
+          <t>TZE541</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t>CENTRAL YEASTAR CENTRAL IP 50INT IP HASTA 8 LINEAS</t>
+          <t>ACC.BROTHER CINTA NEGRO EN AZUL 18MM - 8MTS</t>
         </is>
       </c>
       <c r="C910" t="n">
-        <v>583.38</v>
+        <v>33.83</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>S300</t>
+          <t>TZE661</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>CENTRAL YEASTAR CENTRAL IP 300INT IP,AMPL 500INT+TRAMAE1</t>
+          <t>ACC.BROTHER CINTA NEGRO EN AMARILLO 36MM - 8MTS</t>
         </is>
       </c>
       <c r="C911" t="n">
-        <v>1322.68</v>
+        <v>51.86</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>S20</t>
+          <t>TS-433-4G-US</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>CENTRAL YEASTAR CENTRAL IP 20INT IP HASTA 4LINEAS S/FUEN</t>
+          <t>STORAGE QNAP NAS 4-BAY ARM 4CORE 2GHZ 4GB</t>
         </is>
       </c>
       <c r="C912" t="n">
-        <v>357.54</v>
+        <v>773.71</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>S100</t>
+          <t>JL809A</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t>CENTRAL YEASTAR CENTRAL IP 100INT IP AMPLIABLE TRAMA E1</t>
+          <t>SWITCH ARUBA ION 1960 48G 2 SFP+ 2 10GBASE-T POE 600W</t>
         </is>
       </c>
       <c r="C913" t="n">
-        <v>765.76</v>
+        <v>1350.47</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>HSE251</t>
+          <t>JL808A</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>ACC.BROTHER CINTA TERMOCONTRAIBLE BLANCA 24MM 1.5MT</t>
+          <t>SWITCH ARUBA ION 1960 48G 2 SFP+  2 10GBASE-T</t>
         </is>
       </c>
       <c r="C914" t="n">
-        <v>56.78</v>
+        <v>1345.31</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t>HSE231</t>
+          <t>JL807A</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t>ACC.BROTHER CINTA TERMOCONTRAIBLE BLANCA 12MM 1.5MT</t>
+          <t>SWITCH ARUBA ION 1960 24G 2 SFP+ 2 10GBASE-T POE 370W</t>
         </is>
       </c>
       <c r="C915" t="n">
-        <v>56.78</v>
+        <v>1067.21</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>HSE211E</t>
+          <t>JL806A</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t>ACC.BROTHER CINTA TERMOCONTRAIBLE BLANCA 06MM 1.5MT</t>
+          <t>SWITCH ARUBA ION 1960 24G 2 SFP+ 2 10GBASE-T</t>
         </is>
       </c>
       <c r="C916" t="n">
-        <v>52.83</v>
+        <v>539.41</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>MK232BZ</t>
+          <t>JL686A</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>ACC.BROTHER CINTA NO LAMINADA ROJA SOBRE BLANCO 12MM</t>
+          <t>SWITCH ARUBA INSTANT ON 1930 48G 4SFP+ POE 370W</t>
         </is>
       </c>
       <c r="C917" t="n">
-        <v>18.51</v>
+        <v>910.1799999999999</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t>TZE741</t>
+          <t>JL683A</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>ACC.BROTHER CINTA NEGRO EN VERDE 18MM - 8MTS</t>
+          <t>SWITCH ARUBA INSTANT ON 1930 24G 4SFP+ POE 195W</t>
         </is>
       </c>
       <c r="C918" t="n">
-        <v>34.67</v>
+        <v>562.58</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>TZES941</t>
+          <t>JL682A</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t>ACC.BROTHER CINTA NEGRO EN PLATA 18MM - 8MTS</t>
+          <t>SWITCH ARUBA INSTANT ON 1930 24G 4SFP+</t>
         </is>
       </c>
       <c r="C919" t="n">
-        <v>44.56</v>
+        <v>285.79</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t>TZEFX241</t>
+          <t>JL811A</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t>ACC.BROTHER CINTA NEGRO EN BLANCO 18MM - 8MTS FLEX</t>
+          <t>SWITCH ARUBA INSTANT ON 1830 8G POE 65W</t>
         </is>
       </c>
       <c r="C920" t="n">
-        <v>38.25</v>
+        <v>307.03</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>TZEFX231</t>
+          <t>JL815A</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t>ACC.BROTHER CINTA NEGRO EN BLANCO 12MM-8MTS FLEX LAM</t>
+          <t>SWITCH ARUBA INSTANT ON 1830 48G 4SFP POE 370W</t>
         </is>
       </c>
       <c r="C921" t="n">
-        <v>32</v>
+        <v>526.54</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>TZES231</t>
+          <t>JL813A</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>ACC.BROTHER CINTA NEGRO EN BLANCO 12MM - 8MTS EXTRA</t>
+          <t>SWITCH ARUBA INSTANT ON 1830 24G 2SFP POE 195W</t>
         </is>
       </c>
       <c r="C922" t="n">
-        <v>34.82</v>
+        <v>315.41</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>TZE231</t>
+          <t>JL812A</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>ACC.BROTHER CINTA NEGRO EN BLANCO 12MM - 8MTS</t>
+          <t>SWITCH ARUBA INSTANT ON 1830 24G 2SFP</t>
         </is>
       </c>
       <c r="C923" t="n">
-        <v>27.91</v>
+        <v>235.6</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t>TZE541</t>
+          <t>R8R46A</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>ACC.BROTHER CINTA NEGRO EN AZUL 18MM - 8MTS</t>
+          <t>SWITCH ARUBA INSTANT ON 1430 8G POE 64W</t>
         </is>
       </c>
       <c r="C924" t="n">
-        <v>34.67</v>
+        <v>220.14</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t>TZE661</t>
+          <t>R8R44A</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t>ACC.BROTHER CINTA NEGRO EN AMARILLO 36MM - 8MTS</t>
+          <t>SWITCH ARUBA INSTANT ON 1430 5G</t>
         </is>
       </c>
       <c r="C925" t="n">
-        <v>53.16</v>
+        <v>45.06</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t>DK2205</t>
+          <t>R8R49A</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
-          <t>ACC.BROTHER CINTA BLANCA AUTOADHESIVA 62MM - 30 MTS</t>
+          <t>SWITCH ARUBA INSTANT ON 1430 24G</t>
         </is>
       </c>
       <c r="C926" t="n">
-        <v>35.72</v>
+        <v>190.54</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
-          <t>STGX4000400</t>
+          <t>R8R48A</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
-          <t>SEAGATE UNIDAD DE DISCO EX.PORTABLE DRIVE 4TB US</t>
+          <t>SWITCH ARUBA INSTANT ON 1430 16G POE 124W</t>
         </is>
       </c>
       <c r="C927" t="n">
-        <v>204.04</v>
+        <v>409.39</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
-          <t>STGX2000400</t>
+          <t>R8R47A</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
-          <t>SEAGATE UNIDAD DE DISCO EX.PORTABLE DRIVE 2TB US</t>
+          <t>SWITCH ARUBA INSTANT ON 1430 16G</t>
         </is>
       </c>
       <c r="C928" t="n">
-        <v>128.94</v>
+        <v>153.19</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
-          <t>STGX1000400</t>
+          <t>R8N86A</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
-          <t>SEAGATE UNIDAD DE DISCO EX.PORTABLE DRIVE 1TB US</t>
+          <t>SWITCH ARUBA 6000 48G 4SFP</t>
         </is>
       </c>
       <c r="C929" t="n">
-        <v>95.59</v>
+        <v>1050.06</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
-          <t>ST6000VN006</t>
+          <t>R8N87A</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
-          <t>SEAGATE UNIDAD DE DISCO DURO IRONWOLF 6TB NAS</t>
+          <t>SWITCH ARUBA 6000 24G CLASE4 POE 4SFP 370W</t>
         </is>
       </c>
       <c r="C930" t="n">
-        <v>271.3</v>
+        <v>1104.28</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
-          <t>ST1000VN002</t>
+          <t>R8N88A</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
-          <t>SEAGATE UNIDAD DE DISCO DURO IRONWOLF 1TB NAS</t>
+          <t>SWITCH ARUBA 6000 24G 4 SFP</t>
         </is>
       </c>
       <c r="C931" t="n">
-        <v>105.5</v>
+        <v>660.3099999999999</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
-          <t>ST2000DM005</t>
+          <t>R9D17A</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
-          <t>SEAGATE UNIDAD DE DISCO DURO BARRACUDA 2TB  PC</t>
+          <t>SFP ARUBA INSTANT ON 1G RJ45 T 100M CAT5E XCV</t>
         </is>
       </c>
       <c r="C932" t="n">
-        <v>80.15000000000001</v>
+        <v>87.54000000000001</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>TS-433-4G-US</t>
+          <t>J4858D</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
-          <t>STORAGE QNAP NAS 4-BAY ARM 4CORE 2GHZ 4GB</t>
+          <t>SFP ARUBA 1G LC SX 500M MMF XCVR</t>
         </is>
       </c>
       <c r="C933" t="n">
-        <v>691.62</v>
+        <v>355.32</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>TS-1264U-RP</t>
+          <t>J4859D</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>STORAGE QNAP NAS 12BAY INTEL 4CORE 2.9GHZ 4GB RACK</t>
+          <t>SFP ARUBA 1G LC LX 10KM SMF XCVR</t>
         </is>
       </c>
       <c r="C934" t="n">
-        <v>3943</v>
+        <v>740.24</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
-          <t>JL809A</t>
+          <t>R2X11A</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
-          <t>SWITCH ARUBA ION 1960 48G 2 SFP+ 2 10GBASE-T POE 600W</t>
+          <t>AP OUT.ARUBA AP17 (RW) INSTANT ON 2X2 802.11AC</t>
         </is>
       </c>
       <c r="C935" t="n">
-        <v>2308.71</v>
+        <v>213.26</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t>JL808A</t>
+          <t>JW811A</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
-          <t>SWITCH ARUBA ION 1960 48G 2 SFP+  2 10GBASE-T</t>
+          <t>AP IN.ARUBA IAP-315(RW)INSTANT 2X/4X 11AC AP</t>
         </is>
       </c>
       <c r="C936" t="n">
-        <v>1663.02</v>
+        <v>684.62</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t>JL807A</t>
+          <t>S1U76A</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
-          <t>SWITCH ARUBA ION 1960 24G 2 SFP+ 2 10GBASE-T POE 370W</t>
+          <t>AP IN.ARUBA AP22D (RW) INSTANT ON 2X2 WIFI6</t>
         </is>
       </c>
       <c r="C937" t="n">
-        <v>1464.12</v>
+        <v>408.74</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
-          <t>JL806A</t>
+          <t>S1T09A</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
-          <t>SWITCH ARUBA ION 1960 24G 2 SFP+ 2 10GBASE-T</t>
+          <t>AP IN.ARUBA AP21 (RW) INSTANT ON 2X2 WIFI6</t>
         </is>
       </c>
       <c r="C938" t="n">
-        <v>903.25</v>
+        <v>231.6</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
-          <t>JL686A</t>
+          <t>R2X16A</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
-          <t>SWITCH ARUBA INSTANT ON 1930 48G 4SFP+ POE 370W</t>
+          <t>AP IN.ARUBA AP11D (RW) INSTANT ON 2X2 (DESK/WALL)</t>
         </is>
       </c>
       <c r="C939" t="n">
-        <v>1356.39</v>
+        <v>189.25</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
-          <t>JL683A</t>
+          <t>R2H28A</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
-          <t>SWITCH ARUBA INSTANT ON 1930 24G 4SFP+ POE 195W</t>
+          <t>AP IN.ARUBA AP-505 (RW) UNIFIED AP</t>
         </is>
       </c>
       <c r="C940" t="n">
-        <v>654.05</v>
+        <v>585.76</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
-          <t>JL682A</t>
+          <t>BHR4951GL</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
-          <t>SWITCH ARUBA INSTANT ON 1930 24G 4SFP+</t>
+          <t>SMARTWATCH MI BAND 6 BLACK OXI BLACK (CAJA MOJADA)</t>
         </is>
       </c>
       <c r="C941" t="n">
-        <v>374.6</v>
+        <v>13.81</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
-          <t>JL811A</t>
+          <t>W1PRO-W</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
-          <t>SWITCH ARUBA INSTANT ON 1830 8G POE 65W</t>
+          <t>C.ASIST ANVIZ HUELLA RFID PIN 3000 USER CLOUD S/F WIFI</t>
         </is>
       </c>
       <c r="C942" t="n">
-        <v>329.42</v>
+        <v>180.05</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
-          <t>JL815A</t>
+          <t>EP300PRO-ID</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
-          <t>SWITCH ARUBA INSTANT ON 1830 48G 4SFP POE 370W</t>
+          <t>C.ASIST ANVIZ HUELLA RFID PIN 3000 USER CLOUD S/F</t>
         </is>
       </c>
       <c r="C943" t="n">
-        <v>1004.81</v>
+        <v>154.34</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t>JL813A</t>
+          <t>GC100-WIFI</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>SWITCH ARUBA INSTANT ON 1830 24G 2SFP POE 195W</t>
+          <t>C.ASIST ANVIZ HUELLA RFID PIN 1000 USER S/F WIFI</t>
         </is>
       </c>
       <c r="C944" t="n">
-        <v>515.5700000000001</v>
+        <v>91.78</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t>JL812A</t>
+          <t>GC100</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
-          <t>SWITCH ARUBA INSTANT ON 1830 24G 2SFP</t>
+          <t>C.ASIST ANVIZ HUELLA RFID PIN 1000 USER S/F</t>
         </is>
       </c>
       <c r="C945" t="n">
-        <v>324.83</v>
+        <v>80.64</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t>R8R46A</t>
+          <t>VF30PRO-W</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
-          <t>SWITCH ARUBA INSTANT ON 1430 8G POE 64W</t>
+          <t>C.ACCESO ANVIZ WIFI HUELLA RFID PIN CLOUD IP55 POE S/F</t>
         </is>
       </c>
       <c r="C946" t="n">
-        <v>241.72</v>
+        <v>255.12</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>R8R44A</t>
+          <t>C2 SLIM-W</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>SWITCH ARUBA INSTANT ON 1430 5G</t>
+          <t>C.ACCESO ANVIZ WIFI HUELLA RFID 3000 USER IP65 POE S/F</t>
         </is>
       </c>
       <c r="C947" t="n">
-        <v>75.28</v>
+        <v>256.99</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t>R8R49A</t>
+          <t>M3 PRO</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
-          <t>SWITCH ARUBA INSTANT ON 1430 24G</t>
+          <t>C.ACCESO ANVIZ TECLADO TACTIL RFID IP65 IK10 BT S/F</t>
         </is>
       </c>
       <c r="C948" t="n">
-        <v>289.31</v>
+        <v>203.28</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
-          <t>R8R48A</t>
+          <t>UBOLT-W</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
-          <t>SWITCH ARUBA INSTANT ON 1430 16G POE 124W</t>
+          <t>C.ACCESO ANVIZ SMART LOCK WIFI LLAVE</t>
         </is>
       </c>
       <c r="C949" t="n">
-        <v>439.24</v>
+        <v>246.84</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
-          <t>R8R47A</t>
+          <t>UBOLT-PRO-W</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
-          <t>SWITCH ARUBA INSTANT ON 1430 16G</t>
+          <t>C.ACCESO ANVIZ SMART LOCK WIFI FINGER WIFI</t>
         </is>
       </c>
       <c r="C950" t="n">
-        <v>258.99</v>
+        <v>269.84</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
-          <t>R8N85A</t>
+          <t>LATCH5-FIN</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
-          <t>SWITCH ARUBA 6000 48G CLASE4 POE 4SFP 370W</t>
+          <t>C.ACCESO ANVIZ SMART LOCK FINGER RIGHT GR</t>
         </is>
       </c>
       <c r="C951" t="n">
-        <v>1644.44</v>
+        <v>283.14</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
-          <t>R8N86A</t>
+          <t>W2PRO-W</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
-          <t>SWITCH ARUBA 6000 48G 4SFP</t>
+          <t>C.ACCESO ANVIZ HUELLA RFID PIN 3K USER CLOUD S/F WIFI</t>
         </is>
       </c>
       <c r="C952" t="n">
-        <v>1126.62</v>
+        <v>216.35</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
-          <t>R8N87A</t>
+          <t>M5PLUS</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
-          <t>SWITCH ARUBA 6000 24G CLASE4 POE 4SFP 370W</t>
+          <t>C.ACCESO ANVIZ HUELLA RFID IP65 IK10 3K USER WIFI S/F</t>
         </is>
       </c>
       <c r="C953" t="n">
-        <v>1184.8</v>
+        <v>231.98</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
-          <t>R8N88A</t>
+          <t>C2 PRO</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
-          <t>SWITCH ARUBA 6000 24G 4 SFP</t>
+          <t>C.ACCESO ANVIZ ASIST HUELLA RFID 3K USER POE CLOUD S/F</t>
         </is>
       </c>
       <c r="C954" t="n">
-        <v>708.46</v>
+        <v>387.7</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
-          <t>R9D17A</t>
+          <t>EP30</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
-          <t>SFP ARUBA INSTANT ON 1G RJ45 T 100M CAT5E XCV</t>
+          <t>C.ACCESO ANVIZ ASIST HUELLA PIN RFID WIFI 3K USER S/F</t>
         </is>
       </c>
       <c r="C955" t="n">
-        <v>93.92</v>
+        <v>166.9</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
-          <t>J4858D</t>
+          <t>FACEDEEP3</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
-          <t>SFP ARUBA 1G LC SX 500M MMF XCVR</t>
+          <t>C.ACCESO ANVIZ FACIAL RFID PIN 6000 USER WIFI CLOUD S/F</t>
         </is>
       </c>
       <c r="C956" t="n">
-        <v>381.22</v>
+        <v>417.04</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
-          <t>J4859D</t>
+          <t>EM ID CARD</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
-          <t>SFP ARUBA 1G LC LX 10KM SMF XCVR</t>
+          <t>ACC.ANVIZ LLAVERO DE PROXIMIDAD CON RFID 125KHZ</t>
         </is>
       </c>
       <c r="C957" t="n">
-        <v>794.22</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t>R2X11A</t>
+          <t>C22FP</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
-          <t>AP OUT.ARUBA AP17 (RW) INSTANT ON 2X2 802.11AC</t>
+          <t>CAM.IP IN IMOU VERSA 2MP 2,8 IR10 MIC MICRSD WIFI ALARM</t>
         </is>
       </c>
       <c r="C958" t="n">
-        <v>228.8</v>
+        <v>53.72</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t>JW811A</t>
+          <t>GK2DP-5C0W</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
-          <t>AP IN.ARUBA IAP-315(RW)INSTANT 2X/4X 11AC AP</t>
+          <t>CAM.IP IN IMOU REX PT 5MP 3.6 IR10 MIC MICROSD WIFI ALR</t>
         </is>
       </c>
       <c r="C959" t="n">
-        <v>734.55</v>
+        <v>50.67</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t>R9B28A</t>
+          <t>GK2DP-3C0W</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
-          <t>AP IN.ARUBA AP25(RW)INSTANT ON 4X4 WIFI6</t>
+          <t>CAM.IP IN IMOU REX PT 3MP 3.6 IR10 MIC MICROSD WIFI ALR</t>
         </is>
       </c>
       <c r="C960" t="n">
-        <v>455.81</v>
+        <v>44.29</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
-          <t>S1U76A</t>
+          <t>TA32CP</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
-          <t>AP IN.ARUBA AP22D (RW) INSTANT ON 2X2 WIFI6</t>
+          <t>CAM.IP IN IMOU RANGER SE PT 3MP 3.6 IR10 MIC MICROSD W</t>
         </is>
       </c>
       <c r="C961" t="n">
-        <v>438.55</v>
+        <v>24.54</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
-          <t>S1T09A</t>
+          <t>GK2CP-3C0WR</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
-          <t>AP IN.ARUBA AP21 (RW) INSTANT ON 2X2 WIFI6</t>
+          <t>CAM.IP IN IMOU RANGER RC PT 3MP 3.6 IR10 MIC MICROSD W</t>
         </is>
       </c>
       <c r="C962" t="n">
-        <v>248.49</v>
+        <v>34.12</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
-          <t>R2X01A</t>
+          <t>GK2CP-5C0WR</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
-          <t>AP IN.ARUBA AP12 (RW) INSTANT ON 3X3 802.11AC</t>
+          <t>CAM.IP IN IMOU RANGER PT 5MP 3.6 IR10 MIC MICROSD WIFI</t>
         </is>
       </c>
       <c r="C963" t="n">
-        <v>200.28</v>
+        <v>44.29</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
-          <t>R2X16A</t>
+          <t>TA42P</t>
         </is>
       </c>
       <c r="B964" t="inlineStr">
         <is>
-          <t>AP IN.ARUBA AP11D (RW) INSTANT ON 2X2 (DESK/WALL)</t>
+          <t>CAM.IP IN IMOU RANGER PT 4MP 3.6 IR10 MIC MICROSD WIFI</t>
         </is>
       </c>
       <c r="C964" t="n">
-        <v>203.05</v>
+        <v>30.85</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
-          <t>R2H28A</t>
+          <t>GK2CP-4C0WR</t>
         </is>
       </c>
       <c r="B965" t="inlineStr">
         <is>
-          <t>AP IN.ARUBA AP-505 (RW) UNIFIED AP</t>
+          <t>CAM.IP IN IMOU RANGER PT 4MP 3.6 IR10 MIC MICROSD WIFI</t>
         </is>
       </c>
       <c r="C965" t="n">
-        <v>635.38</v>
+        <v>39.92</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
-          <t>SDCS2-32GB</t>
+          <t>A42P</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
-          <t>DAHUA IT MICRO SD KINGSTON 32GB CANVAS SELECTPLUS</t>
+          <t>CAM.IP IN IMOU RANGER PT 4MP 3,6 IR10 MIC SD WIFI ALAR</t>
         </is>
       </c>
       <c r="C966" t="n">
-        <v>4.07</v>
+        <v>28.9</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
-          <t>BHR4951GL</t>
+          <t>A32EP</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
         <is>
-          <t>SMARTWATCH MI BAND 6 BLACK OXI BLACK (CAJA MOJADA)</t>
+          <t>CAM.IP IN IMOU RANGER PT 3MP 3,6 IR10 MIC SD 2WAY WIFI</t>
         </is>
       </c>
       <c r="C967" t="n">
-        <v>13.48</v>
+        <v>27.59</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
-          <t>QBH4261GL</t>
+          <t>TA22CP</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
-          <t>PARLANTE XIAOMI SOUND OUTDOOR 30W NEGRO</t>
+          <t>CAM.IP IN IMOU RANGER PT 2C 2MP 3.6 MIC SD WIFI ALARM</t>
         </is>
       </c>
       <c r="C968" t="n">
-        <v>66.43000000000001</v>
+        <v>23.23</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
-          <t>QBH4265GL</t>
+          <t>A22EP</t>
         </is>
       </c>
       <c r="B969" t="inlineStr">
         <is>
-          <t>PARLANTE XIAOMI SOUND OUTDOOR 30W AZUL</t>
+          <t>CAM.IP IN IMOU RANGER 2 PT 2MP 3,6 IR10 MIC SD 2WAY WI</t>
         </is>
       </c>
       <c r="C969" t="n">
-        <v>66.43000000000001</v>
+        <v>24.11</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>W1PRO-W</t>
+          <t>K7CP-5H1WE</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
-          <t>C.ASIST ANVIZ HUELLA RFID PIN 3000 USER CLOUD S/F WIFI</t>
+          <t>CAM.IP IMOU CRUISER SE+ 5MP 3.6 IP66 IR30 FULLCOLOR</t>
         </is>
       </c>
       <c r="C970" t="n">
-        <v>204.19</v>
+        <v>74.73999999999999</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t>EP300PRO-ID</t>
+          <t>K7CP-3H1WE</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
-          <t>C.ASIST ANVIZ HUELLA RFID PIN 3000 USER CLOUD S/F</t>
+          <t>CAM.IP IMOU CRUISER SE+ 3MP 3.6 IP66 IR30 FULLC S/F</t>
         </is>
       </c>
       <c r="C971" t="n">
-        <v>173.94</v>
+        <v>63.95</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
-          <t>GC100-WIFI</t>
+          <t>SL-802UL-A</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
-          <t>C.ASIST ANVIZ HUELLA RFID PIN 1000 USER S/F WIFI</t>
+          <t>UPS FORZA INTERACTIVA TOWER ST 800VA/480W 4IRAM</t>
         </is>
       </c>
       <c r="C972" t="n">
-        <v>117.98</v>
+        <v>92.69</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
-          <t>GC100</t>
+          <t>NT-502A</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
-          <t>C.ASIST ANVIZ HUELLA RFID PIN 1000 USER S/F</t>
+          <t>UPS FORZA INTERACTIVA TOWER 500VA/250W 4IRAM</t>
         </is>
       </c>
       <c r="C973" t="n">
-        <v>104.36</v>
+        <v>47.27</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
-          <t>VF30PRO-W</t>
+          <t>NT-1002A</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
-          <t>C.ACCESO ANVIZ WIFI HUELLA RFID PIN CLOUD IP55 POE S/F</t>
+          <t>UPS FORZA INTERACTIVA TOWER 1000VA/500W 4IRAM</t>
         </is>
       </c>
       <c r="C974" t="n">
-        <v>269.23</v>
+        <v>69.08</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
-          <t>C2 SLIM-W</t>
+          <t>HT-752LCD-A</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
-          <t>C.ACCESO ANVIZ WIFI HUELLA RFID 3000 USER IP65 POE S/F</t>
+          <t>UPS FORZA INTERACTIVA ESCRI 750VA/375W 10IRAM 2USB</t>
         </is>
       </c>
       <c r="C975" t="n">
-        <v>279.81</v>
+        <v>104.62</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
-          <t>M3 PRO</t>
+          <t>HT-1002LCD-A</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
         <is>
-          <t>C.ACCESO ANVIZ TECLADO TACTIL RFID IP65 IK10 BT S/F</t>
+          <t>UPS FORZA INTERACTIVA ESCRI 1000VA/600W 10IRAM 2US</t>
         </is>
       </c>
       <c r="C976" t="n">
-        <v>211.75</v>
+        <v>127.96</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
-          <t>UBOLT-W</t>
+          <t>FVP-1202N-A</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
-          <t>C.ACCESO ANVIZ SMART LOCK WIFI LLAVE</t>
+          <t>PROT.FORZA ZION 1 IRAM 900J MAX 1500W NEGRO + RJ45</t>
         </is>
       </c>
       <c r="C977" t="n">
-        <v>257.12</v>
+        <v>10.15</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
-          <t>UBOLT-PRO-W</t>
+          <t>FVP-1202B-A</t>
         </is>
       </c>
       <c r="B978" t="inlineStr">
         <is>
-          <t>C.ACCESO ANVIZ SMART LOCK WIFI FINGER WIFI</t>
+          <t>PROT.FORZA ZION 1 IRAM 900J MAX 1500W BLANCO</t>
         </is>
       </c>
       <c r="C978" t="n">
-        <v>317.62</v>
+        <v>10.15</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
-          <t>LATCH5-FIN</t>
+          <t>FVR-2202A</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
-          <t>C.ACCESO ANVIZ SMART LOCK FINGER RIGHT GR</t>
+          <t>EST.FORZA 2200VA/1100W 6 IRAM RJ45-220V</t>
         </is>
       </c>
       <c r="C979" t="n">
-        <v>294.94</v>
+        <v>41.09</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
-          <t>W2PRO-W</t>
+          <t>FVR-1202A</t>
         </is>
       </c>
       <c r="B980" t="inlineStr">
         <is>
-          <t>C.ACCESO ANVIZ HUELLA RFID PIN 3K USER CLOUD S/F WIFI</t>
+          <t>EST.FORZA 1200VA/600W 6 IRAM RJ45-220V</t>
         </is>
       </c>
       <c r="C980" t="n">
-        <v>242</v>
+        <v>27.52</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
-          <t>W2PRO</t>
+          <t>FVR-1202USBA</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
-          <t>C.ACCESO ANVIZ ASIST HUELLA RFID PIN 3K USER CLOUD S/F</t>
+          <t>EST.FORZA 1200VA/600W 6 IRAM 2 USB-220V</t>
         </is>
       </c>
       <c r="C981" t="n">
-        <v>211.75</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
-          <t>M5PLUS</t>
+          <t>272V8LA</t>
         </is>
       </c>
       <c r="B982" t="inlineStr">
         <is>
-          <t>C.ACCESO ANVIZ HUELLA RFID IP65 IK10 3K USER WIFI S/F</t>
+          <t>MONITOR PHILIPS LED 27" VGA HDMI DISPLAY PORT FHD RECLIN</t>
         </is>
       </c>
       <c r="C982" t="n">
-        <v>285.86</v>
+        <v>163.57</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
-          <t>C2 PRO</t>
+          <t>241V8L</t>
         </is>
       </c>
       <c r="B983" t="inlineStr">
         <is>
-          <t>C.ACCESO ANVIZ ASIST HUELLA RFID 3K USER POE CLOUD S/F</t>
+          <t>MONITOR PHILIPS LED 24" VGA HDMI  FHD</t>
         </is>
       </c>
       <c r="C983" t="n">
-        <v>394.39</v>
+        <v>118.92</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
-          <t>EP30</t>
+          <t>KIT-LF20</t>
         </is>
       </c>
       <c r="B984" t="inlineStr">
         <is>
-          <t>C.ACCESO ANVIZ ASIST HUELLA PIN RFID WIFI 3K USER S/F</t>
+          <t>KIT IP ZKTECO LF20 +TARJETA +BOTON +CERRADURA S/F</t>
         </is>
       </c>
       <c r="C984" t="n">
-        <v>207.21</v>
+        <v>211.82</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr">
         <is>
-          <t>FACEDEEP3</t>
+          <t>ML100</t>
         </is>
       </c>
       <c r="B985" t="inlineStr">
         <is>
-          <t>C.ACCESO ANVIZ FACIAL RFID PIN 6000 USER WIFI CLOUD S/F</t>
+          <t>C.ASIST ZKTECO SMART LOCK WIFI RIGHT BLACK</t>
         </is>
       </c>
       <c r="C985" t="n">
-        <v>440.62</v>
+        <v>109.08</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr">
         <is>
-          <t>FACEPASS7PRO</t>
+          <t>K40PRO-ID</t>
         </is>
       </c>
       <c r="B986" t="inlineStr">
         <is>
-          <t>C.ACCESO ANVIZ ASIST Fac RFID PIN 3KUsrs WIFICloud S/F</t>
+          <t>C.ASIST ZKTECO HUELLA RFID PIN ADMS S/F</t>
         </is>
       </c>
       <c r="C986" t="n">
-        <v>366.02</v>
+        <v>174.46</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr">
         <is>
-          <t>W3</t>
+          <t>F22-ID</t>
         </is>
       </c>
       <c r="B987" t="inlineStr">
         <is>
-          <t>C.ACCESO ANVIZ FACIAL RFID PIN 200 USER WIFI CLOUD S/F</t>
+          <t>C.ACCESO ZKTECO WIFI HUELLA RFID PIN S/F</t>
         </is>
       </c>
       <c r="C987" t="n">
-        <v>205.81</v>
+        <v>193.05</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr">
         <is>
-          <t>RFIDKEYCARD</t>
+          <t>MA500-ID</t>
         </is>
       </c>
       <c r="B988" t="inlineStr">
         <is>
-          <t>ACC.ANVIZ TARJETA DE PROXIMIDAD CON RFID 125KHZ</t>
+          <t>C.ACCESO ZKTECO HUELLA RFID PIN ANTIVANDALICO IP65 S/F</t>
         </is>
       </c>
       <c r="C988" t="n">
-        <v>0.6899999999999999</v>
+        <v>169.77</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr">
         <is>
-          <t>EM ID CARD</t>
+          <t>FR1500S</t>
         </is>
       </c>
       <c r="B989" t="inlineStr">
         <is>
-          <t>ACC.ANVIZ LLAVERO DE PROXIMIDAD CON RFID 125KHZ</t>
+          <t>C.ACCESO ZKTECO HUELLA RFID IP65 S/F RS485</t>
         </is>
       </c>
       <c r="C989" t="n">
-        <v>0.6899999999999999</v>
+        <v>109.69</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr">
         <is>
-          <t>82NB002EAR</t>
+          <t>ID THIN CARD</t>
         </is>
       </c>
       <c r="B990" t="inlineStr">
         <is>
-          <t>NOTEBOOK LENOVO V15-IML I3-10110U 4GB 4GB 256SSD FDS 1YO</t>
+          <t>ACC.ZKTECO TARJETA RFID</t>
         </is>
       </c>
       <c r="C990" t="n">
-        <v>506.76</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr">
         <is>
-          <t>82KD00CCAR</t>
+          <t>DM10</t>
         </is>
       </c>
       <c r="B991" t="inlineStr">
         <is>
-          <t>NOTEBOOK LENOVO V15-ALC RYZEN3 5300U 8GB 256SSD FDS RJ45</t>
+          <t>ACC.ZKTECO PLACA DE EXPANSION DE BLOQUEO DE PUERTA</t>
         </is>
       </c>
       <c r="C991" t="n">
-        <v>519.3099999999999</v>
+        <v>38.68</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr">
         <is>
-          <t>82KB014PAR</t>
+          <t>C2-260</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
-          <t>NOTEBOOK LENOVO V15 INTEL I3 8GB (4G+4G) 256SSD FDS</t>
+          <t>ACC.ZKTECO MINI PANEL CONTROL DOS PUERTAS</t>
         </is>
       </c>
       <c r="C992" t="n">
-        <v>519.3099999999999</v>
+        <v>104.89</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
-          <t>C22FP</t>
+          <t>KR101E</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
-          <t>CAM.IP IN IMOU VERSA 2MP 2,8 IR10 MIC MICRSD WIFI ALARM</t>
+          <t>ACC.ZKTECO LECTORA DE TARJETA RFID CON LUZ LED EXTE</t>
         </is>
       </c>
       <c r="C993" t="n">
-        <v>55.51</v>
+        <v>13.22</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
-          <t>GK2DP-5C0W</t>
+          <t>CR20E</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
         <is>
-          <t>CAM.IP IN IMOU REX PT 5MP 3.6 IR10 MIC MICROSD WIFI ALR</t>
+          <t>ACC.ZKTECO LECTOR DE TARJETA RFID P/ESCRITORIO USB</t>
         </is>
       </c>
       <c r="C994" t="n">
-        <v>52.37</v>
+        <v>27.08</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
-          <t>GK2DP-3C0W</t>
+          <t>TLEB102</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
-          <t>CAM.IP IN IMOU REX PT 3MP 3.6 IR10 MIC MICROSD WIFI ALR</t>
+          <t>ACC.ZKTECO INTERRUPTOR DE PUERTA SIN CONTACTO</t>
         </is>
       </c>
       <c r="C995" t="n">
-        <v>46.36</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
-          <t>TA32CP</t>
+          <t>INBIO260</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
-          <t>CAM.IP IN IMOU RANGER SE PT 3MP 3.6 IR10 MIC MICROSD W</t>
+          <t>ACC.ZKTECO CONTROLADORA DE ACCESO 2 PUERTAS S/F</t>
         </is>
       </c>
       <c r="C996" t="n">
-        <v>27.01</v>
+        <v>343.59</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
-          <t>GK2CP-3C0WR</t>
+          <t>INBIO160</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
-          <t>CAM.IP IN IMOU RANGER RC PT 3MP 3.6 IR10 MIC MICROSD W</t>
+          <t>ACC.ZKTECO CONTROLADORA DE ACCESO 1 PUERTA S/F</t>
         </is>
       </c>
       <c r="C997" t="n">
-        <v>35.86</v>
+        <v>208.56</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
-          <t>GK2CP-5C0WR</t>
+          <t>PFS3008-8GT</t>
         </is>
       </c>
       <c r="B998" t="inlineStr">
         <is>
-          <t>CAM.IP IN IMOU RANGER PT 5MP 3.6 IR10 MIC MICROSD WIFI</t>
+          <t>SWITCH DAHUA 8 PUERTOS POE GIGA NO ADM 60W</t>
         </is>
       </c>
       <c r="C998" t="n">
-        <v>46.36</v>
+        <v>97.73999999999999</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
-          <t>TA42P</t>
+          <t>CS4226-24P</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
-          <t>CAM.IP IN IMOU RANGER PT 4MP 3.6 IR10 MIC MICROSD WIFI</t>
+          <t>SWITCH DAHUA 24 PUERTOS POE 2 SFP CLOUD ADM 240W</t>
         </is>
       </c>
       <c r="C999" t="n">
-        <v>32.26</v>
+        <v>218.78</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
-          <t>GK2CP-4C0WR</t>
+          <t>CS4218-16P</t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>CAM.IP IN IMOU RANGER PT 4MP 3.6 IR10 MIC MICROSD WIFI</t>
+          <t>SWITCH DAHUA 16 PUERTOS POE 2 SFP CLOUD ADM 135W</t>
         </is>
       </c>
       <c r="C1000" t="n">
-        <v>41.25</v>
+        <v>257.21</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
-          <t>A42P</t>
+          <t>VTO6541H</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>CAM.IP IN IMOU RANGER PT 4MP 3,6 IR10 MIC SD WIFI ALAR</t>
+          <t>PORTEROS DAHUA VIDEOPORTERO IP FACIAL P/EDIFICIO</t>
         </is>
       </c>
       <c r="C1001" t="n">
-        <v>33.77</v>
+        <v>787.36</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
-          <t>A32EP</t>
+          <t>VTO2201F-P</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>CAM.IP IN IMOU RANGER PT 3MP 3,6 IR10 MIC SD 2WAY WIFI</t>
+          <t>PORTEROS DAHUA VIDEOPORTERO IP 2MP IK07 IP67</t>
         </is>
       </c>
       <c r="C1002" t="n">
-        <v>29.25</v>
+        <v>162.62</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t>TA22CP</t>
+          <t>VTO2202F-P</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>CAM.IP IN IMOU RANGER PT 2C 2MP 3.6 MIC SD WIFI ALARM</t>
+          <t>PORTEROS DAHUA VIDEOPORTERO IP 2MP CON IR IK07 IP67</t>
         </is>
       </c>
       <c r="C1003" t="n">
-        <v>23.78</v>
+        <v>196.02</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t>A22EP</t>
+          <t>VTH2421FB-P</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>CAM.IP IN IMOU RANGER 2 PT 2MP 3,6 IR10 MIC SD 2WAY WI</t>
+          <t>PORTEROS DAHUA PANTALLA IP TACTIL NEGRA P/PORTERO</t>
         </is>
       </c>
       <c r="C1004" t="n">
-        <v>26.26</v>
+        <v>195.43</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
-          <t>C22EP</t>
+          <t>DHI-KTW01</t>
         </is>
       </c>
       <c r="B1005" t="inlineStr">
         <is>
-          <t>CAM.IP IN IMOU CUE 2MP 2.8 IR10 MIC 2WAY SD WIFI ALARM</t>
+          <t>PORTEROS DAHUA KIT WIFI VTO2211G-WP + VTH5221DW</t>
         </is>
       </c>
       <c r="C1005" t="n">
-        <v>30.01</v>
+        <v>316.54</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
-          <t>K7CP-5H1WE</t>
+          <t>DHI-KTA03</t>
         </is>
       </c>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>CAM.IP IMOU CRUISER SE+ 5MP 3.6 IP66 IR30 FULLCOLOR</t>
+          <t>PORTEROS DAHUA KIT ANALOGICO VTO1000J + VTH1020J-T</t>
         </is>
       </c>
       <c r="C1006" t="n">
-        <v>73.95</v>
+        <v>217.24</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
-          <t>K7CP-3H1WE</t>
+          <t>NVR2104HS-I2</t>
         </is>
       </c>
       <c r="B1007" t="inlineStr">
         <is>
-          <t>CAM.IP IMOU CRUISER SE+ 3MP 3.6 IP66 IR30 FULLC S/F</t>
+          <t>NVR DAHUA GRAB.4CAN.HASTA 12MP H265+ HASTA 1HDD</t>
         </is>
       </c>
       <c r="C1007" t="n">
-        <v>65.31999999999999</v>
+        <v>242</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
-          <t>SL-802UL-A</t>
+          <t>NVR1104HS-S3</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>UPS FORZA INTERACTIVA TOWER ST 800VA/480W 4IRAM</t>
+          <t>NVR DAHUA GRAB.4CAN. H264 HASTA 1HDD</t>
         </is>
       </c>
       <c r="C1008" t="n">
-        <v>97.05</v>
+        <v>120.8</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
-          <t>NT-502A</t>
+          <t>NVR1104HS-W</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
-          <t>UPS FORZA INTERACTIVA TOWER 500VA/250W 4IRAM</t>
+          <t>NVR DAHUA GRAB.4CAN HASTA 8MP H265+ HASTA1HDD</t>
         </is>
       </c>
       <c r="C1009" t="n">
-        <v>56.08</v>
+        <v>156.22</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
-          <t>NT-1002A</t>
+          <t>ACHDW1100GPM</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
-          <t>UPS FORZA INTERACTIVA TOWER 1000VA/500W 4IRAM</t>
+          <t>DAHUA MOBILE HDCVI DOMO 1MP 2,8 IP67 - PROMO</t>
         </is>
       </c>
       <c r="C1010" t="n">
-        <v>75.61</v>
+        <v>30.49</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
-          <t>HT-752LCD-A</t>
+          <t>SD22204-GCLB</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>UPS FORZA INTERACTIVA ESCRI 750VA/375W 10IRAM 2USB</t>
+          <t>HDCVI DAHUA SPEED DOME PTZ 2MP 4X IP66 IK10 STAR WDR</t>
         </is>
       </c>
       <c r="C1011" t="n">
-        <v>107.23</v>
+        <v>261.36</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
-          <t>HT-1002LCD-A</t>
+          <t>SD49225HC-LA</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>UPS FORZA INTERACTIVA ESCRI 1000VA/600W 10IRAM 2US</t>
+          <t>HDCVI DAHUA SPEED DOME PTZ 2MP 25X IR100IP66 SLGHT</t>
         </is>
       </c>
       <c r="C1012" t="n">
-        <v>141.59</v>
+        <v>390.59</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
-          <t>FVP-1202N-A</t>
+          <t>AHDW1509TPIL</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>PROT.FORZA ZION 1 IRAM 900J MAX 1500W NEGRO + RJ45</t>
+          <t>HDCVI DAHUA DOMO 5MP 2,8 IR40 IP67 DUAL LIGHT MIC</t>
         </is>
       </c>
       <c r="C1013" t="n">
-        <v>10.82</v>
+        <v>84.22</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
-          <t>FVP-1202B-A</t>
+          <t>HAC-T1A21P3</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>PROT.FORZA ZION 1 IRAM 900J MAX 1500W BLANCO</t>
+          <t>HDCVI DAHUA DOMO 2MP 3,6 IR20 PLASTICO</t>
         </is>
       </c>
       <c r="C1014" t="n">
-        <v>10.82</v>
+        <v>14.52</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
-          <t>FVR-2202A</t>
+          <t>HAC-T2A21P</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>EST.FORZA 2200VA/1100W 6 IRAM RJ45-220V</t>
+          <t>HDCVI DAHUA DOMO 2MP 3,6 IR20 IP67 METAL</t>
         </is>
       </c>
       <c r="C1015" t="n">
-        <v>43.26</v>
+        <v>27.8</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
-          <t>FVR-1202A</t>
+          <t>AHDW1200TMQP</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>EST.FORZA 1200VA/600W 6 IRAM RJ45-220V</t>
+          <t>HDCVI DAHUA DOMO 2MP 2,8 IR60 IP67 MIC METAL</t>
         </is>
       </c>
       <c r="C1016" t="n">
-        <v>29.02</v>
+        <v>52.19</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t>FVR-1202USBA</t>
+          <t>ACHDW1100RVF</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>EST.FORZA 1200VA/600W 6 IRAM 2 USB-220V</t>
+          <t>HDCVI DAHUA DOMO 1MP VF IR30 IP67 METAL  PROMO</t>
         </is>
       </c>
       <c r="C1017" t="n">
-        <v>31.59</v>
+        <v>19.61</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>271E1SCA</t>
+          <t>AME1509THP</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>MONITOR PHILIPS LED 27' VGA HDMI FHD CURVO</t>
+          <t>HDCVI DAHUA BULLET 5MP IP67 16:9 MIC ACT.DET.</t>
         </is>
       </c>
       <c r="C1018" t="n">
-        <v>244.39</v>
+        <v>125.38</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
-          <t>272V8LA</t>
+          <t>ACHFW1500CMP</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>MONITOR PHILIPS LED 27' VGA HDMI DISPLAY PORT FHD RECLIN</t>
+          <t>HDCVI DAHUA BULLET 5MP 2,8 IR40 IP67 16:9 DWDR METAL</t>
         </is>
       </c>
       <c r="C1019" t="n">
-        <v>189.05</v>
+        <v>34.85</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
-          <t>241V8L</t>
+          <t>ACHFW1500CP</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>MONITOR PHILIPS LED 24' VGA HDMI  FHD</t>
+          <t>HDCVI DAHUA BULLET 5MP 2,8 IR30 IP67 DWDR</t>
         </is>
       </c>
       <c r="C1020" t="n">
-        <v>148.81</v>
+        <v>52.27</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
-          <t>221V8</t>
+          <t>HAC-B4A21PVF</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>MONITOR PHILIPS LED 22' VGA HDMI</t>
+          <t>HDCVI DAHUA BULLET 2MP VF IR30 IP67 DWDR METAL</t>
         </is>
       </c>
       <c r="C1021" t="n">
-        <v>128.17</v>
+        <v>68.88</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
-          <t>KIT-SA40</t>
+          <t>ACHFW1239TUP</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>KIT IP ZKTECO SA40 +TARJETA +BOTON +CERRADURA S/F</t>
+          <t>HDCVI DAHUA BULLET 2MP VF IP67 FULLCOLOR WDR MIC</t>
         </is>
       </c>
       <c r="C1022" t="n">
-        <v>79.42</v>
+        <v>81.31</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
-          <t>KIT-LF20</t>
+          <t>ACHFW1200DP</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>KIT IP ZKTECO LF20 +TARJETA +BOTON +CERRADURA S/F</t>
+          <t>HDCVI DAHUA BULLET 2MP 3,6 IR80 IP67 DWDR METAL</t>
         </is>
       </c>
       <c r="C1023" t="n">
-        <v>229.07</v>
+        <v>29.04</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t>ML100</t>
+          <t>AHFW1200CMI2</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>C.ASIST ZKTECO SMART LOCK WIFI RIGHT BLACK</t>
+          <t>HDCVI DAHUA BULLET 2MP 2,8 IR20 IP67 SDL MIC</t>
         </is>
       </c>
       <c r="C1024" t="n">
-        <v>117.98</v>
+        <v>26.14</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
-          <t>K40PRO-ID</t>
+          <t>HAC-B2A21P2</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>C.ASIST ZKTECO HUELLA RFID PIN ADMS S/F</t>
+          <t>HDCVI DAHUA BULLET 2MP 2,8 IR20 IP67 METAL</t>
         </is>
       </c>
       <c r="C1025" t="n">
-        <v>218.05</v>
+        <v>27.56</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
-          <t>MB20-VL</t>
+          <t>AHFW1239TMIL</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>C.ASIST ZKTECO FACIAL VISIBLE LIGHT HUELLA PIN S/F</t>
+          <t>HDCVI DAHUA BULLET 2MP 2,8 IP67 IR40 DUAL LIGHT MIC</t>
         </is>
       </c>
       <c r="C1026" t="n">
-        <v>178.5</v>
+        <v>65.34</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
-          <t>EFACE10</t>
+          <t>DH-H5B</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
-          <t>C.ASIST ZKTECO FACIAL VL HUELLA PIN S/F</t>
+          <t>CAM.IP DAHUA WIFI6 IN PTZ 5MP MIC SD</t>
         </is>
       </c>
       <c r="C1027" t="n">
-        <v>175.63</v>
+        <v>41.96</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
-          <t>MB360-ID-ADM</t>
+          <t>DH-H3B</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
-          <t>C.ASIST ZKTECO FACIAL ADMS HUELLA RFID PIN S/F</t>
+          <t>CAM.IP DAHUA WIFI6 IN PTZ 3MP MIC SD</t>
         </is>
       </c>
       <c r="C1028" t="n">
-        <v>267.25</v>
+        <v>33.4</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
-          <t>F22-ID</t>
+          <t>DH-H5A</t>
         </is>
       </c>
       <c r="B1029" t="inlineStr">
         <is>
-          <t>C.ACCESO ZKTECO WIFI HUELLA RFID PIN S/F</t>
+          <t>CAM.IP DAHUA WIFI IN PTZ 5MP MIC SD PLASTIC</t>
         </is>
       </c>
       <c r="C1029" t="n">
-        <v>236.72</v>
+        <v>32.68</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
-          <t>MA500-ID</t>
+          <t>DH-H3A</t>
         </is>
       </c>
       <c r="B1030" t="inlineStr">
         <is>
-          <t>C.ACCESO ZKTECO HUELLA RFID PIN ANTIVANDALICO IP65 S/F</t>
+          <t>CAM.IP DAHUA WIFI IN PTZ 3MP IP66 MIC SD</t>
         </is>
       </c>
       <c r="C1030" t="n">
-        <v>207.36</v>
+        <v>24.11</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
-          <t>FR1500S</t>
+          <t>DH-C5A</t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
-          <t>C.ACCESO ZKTECO HUELLA RFID IP65 S/F RS485</t>
+          <t>CAM.IP DAHUA WIFI IN 5MP 2,8 MIC SD Plas</t>
         </is>
       </c>
       <c r="C1031" t="n">
-        <v>132.48</v>
+        <v>48.72</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
-          <t>ID THIN CARD</t>
+          <t>SD22204DB-GN</t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
-          <t>ACC.ZKTECO TARJETA RFID</t>
+          <t>CAM.IP DAHUA SPEED DOME PTZ 2MP4X IP66 IK10 IVS SD</t>
         </is>
       </c>
       <c r="C1032" t="n">
-        <v>0.3</v>
+        <v>129.23</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t>DM10</t>
+          <t>SD22204DB-GW</t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>ACC.ZKTECO PLACA DE EXPANSION DE BLOQUEO DE PUERTA</t>
+          <t>CAM.IP DAHUA SPEED DOME PTZ 2MP 4X IP66 IK10 WIFI SD</t>
         </is>
       </c>
       <c r="C1033" t="n">
-        <v>45.32</v>
+        <v>158.27</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t>C2-260</t>
+          <t>SD2A500HB-GN</t>
         </is>
       </c>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>ACC.ZKTECO MINI PANEL CONTROL DOS PUERTAS</t>
+          <t>CAM.IP DAHUA SPEED DOME PT 5MP 2.8 IP66 DL MIC SD</t>
         </is>
       </c>
       <c r="C1034" t="n">
-        <v>122.9</v>
+        <v>133.58</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
-          <t>KR101E</t>
+          <t>TPC-DF1241</t>
         </is>
       </c>
       <c r="B1035" t="inlineStr">
         <is>
-          <t>ACC.ZKTECO LECTORA DE TARJETA RFID CON LUZ LED EXTE</t>
+          <t>CAM.IP IN DAHUA EYEBALL 4MP IP67 LIGHT &amp;amp; AUDIO ALRM HYB</t>
         </is>
       </c>
       <c r="C1035" t="n">
-        <v>15.16</v>
+        <v>355.74</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
-          <t>CR20E</t>
+          <t>IPHDBW5442RA</t>
         </is>
       </c>
       <c r="B1036" t="inlineStr">
         <is>
-          <t>ACC.ZKTECO LECTOR DE TARJETA RFID P/ESCRITORIO USB</t>
+          <t>CAM.IP DAHUA DOMO 4MP VF IR60 IP67 IK10 SMD SD</t>
         </is>
       </c>
       <c r="C1036" t="n">
-        <v>29.29</v>
+        <v>201.83</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
-          <t>TLEB102</t>
+          <t>IPHDPW1431RZ</t>
         </is>
       </c>
       <c r="B1037" t="inlineStr">
         <is>
-          <t>ACC.ZKTECO INTERRUPTOR DE PUERTA SIN CONTACTO</t>
+          <t>CAM.IP DAHUA DOMO 4MP VF IR40 IP67 SD H265 WDR</t>
         </is>
       </c>
       <c r="C1037" t="n">
-        <v>13.95</v>
+        <v>119.06</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
-          <t>INBIO260</t>
+          <t>IPHDW3441TPZ</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
-          <t>ACC.ZKTECO CONTROLADORA DE ACCESO 2 PUERTAS S/F</t>
+          <t>CAM.IP DAHUA DOMO 4MP 2,8 IR40 IP67 SD WDR</t>
         </is>
       </c>
       <c r="C1038" t="n">
-        <v>381.8</v>
+        <v>166.98</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
-          <t>INBIO160</t>
+          <t>IPHDBW1230DE</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
-          <t>ACC.ZKTECO CONTROLADORA DE ACCESO 1 PUERTA S/F</t>
+          <t>CAM.IP DAHUA DOMO 2MP 2,8 WIFI IR30 IP67 IK10 SD</t>
         </is>
       </c>
       <c r="C1039" t="n">
-        <v>244.35</v>
+        <v>58.08</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
-          <t>C900N-512G</t>
+          <t>IPHDBW3241EP</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
-          <t>DAHUA IT SSD M.2 NVME GEN3 512GB</t>
+          <t>CAM.IP DAHUA DOMO 2MP 2,8 IR50 IP67 IK10 SD WDR</t>
         </is>
       </c>
       <c r="C1040" t="n">
-        <v>41.24</v>
+        <v>108.9</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
-          <t>C900N-256G</t>
+          <t>IPHDPW1230R1</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
-          <t>DAHUA IT SSD M.2 NVME GEN3 256GB</t>
+          <t>CAM.IP DAHUA DOMO 2MP 2,8 IR30 IP67 H265+ DWDR</t>
         </is>
       </c>
       <c r="C1041" t="n">
-        <v>23.21</v>
+        <v>55.18</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
-          <t>C900N-1TB</t>
+          <t>IPHDW1239T1P</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>DAHUA IT SSD M.2 NVME GEN3 1 TB</t>
+          <t>CAM.IP DAHUA DOMO 2MP 2,8 IP67 FULLCOLOR DWDR</t>
         </is>
       </c>
       <c r="C1042" t="n">
-        <v>83.53</v>
+        <v>69.7</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
-          <t>C800AS-480G</t>
+          <t>IPHFW2841SPS</t>
         </is>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
-          <t>DAHUA IT SSD 480GB SATA3 2.5</t>
+          <t>CAM.IP DAHUA BULLET 8MP 2,8 IR30 IP67 SD MIC</t>
         </is>
       </c>
       <c r="C1043" t="n">
-        <v>38.32</v>
+        <v>145.2</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
-          <t>C800AS-240G</t>
+          <t>IPHFW3241TZS</t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
-          <t>DAHUA IT SSD 240GB SATA3 2.5</t>
+          <t>CAM.IP DAHUA BULLET 2MP VF IR60IP67 WDR SD SMD</t>
         </is>
       </c>
       <c r="C1044" t="n">
-        <v>29.04</v>
+        <v>166.98</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
-          <t>U126-30-64G</t>
+          <t>IPHFW3241EPA</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
-          <t>DAHUA IT PEN DRIVE USB 64GB 3.2 GEN1</t>
+          <t>CAM.IP DAHUA BULLET 2MP 2,8 IR50 IP67 SD SMD MIC WDR</t>
         </is>
       </c>
       <c r="C1045" t="n">
-        <v>5.76</v>
+        <v>143.75</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
-          <t>U126-30-32G</t>
+          <t>IPHFW1230S16</t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>DAHUA IT PEN DRIVE USB 32GB 3.2 GEN1</t>
+          <t>CAM.IP DAHUA BULLET 2MP 2,8 IR30 IP67 H265 DWDR S6</t>
         </is>
       </c>
       <c r="C1046" t="n">
-        <v>4.38</v>
+        <v>65.70999999999999</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
-          <t>TF-C100-32GB</t>
+          <t>ASI6213S-PW</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>DAHUA IT MICRO SD 32GB</t>
+          <t>C.ACCESO DAHUA FACT 6000 USR RFID PIN, Q</t>
         </is>
       </c>
       <c r="C1047" t="n">
-        <v>4.14</v>
+        <v>217.8</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
-          <t>EHDD-E10-2T</t>
+          <t>ASI6214J-MFW</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>DAHUA IT HDD EXTERNO 2TB USB 3.0</t>
+          <t>C.ACCESO DAHUA FACE 6000USER RFID PIN HUELLA IP65</t>
         </is>
       </c>
       <c r="C1048" t="n">
-        <v>131.27</v>
+        <v>265.2</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
-          <t>PFS3008-8GT</t>
+          <t>ASI2212H-W</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>SWITCH DAHUA 8 PUERTOS POE GIGA NO ADM 60W</t>
+          <t>C.ACCESO DAHUA 30000 USER IP65 WIFI HUELLA PIN RFID</t>
         </is>
       </c>
       <c r="C1049" t="n">
-        <v>96.11</v>
+        <v>181.66</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
-          <t>PFS3110-8ET</t>
+          <t>MICROFONO G</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
-          <t>SWITCH DAHUA 8 PUERTOS 1 SFP LAYER 2 NO ADM POE 96W</t>
+          <t>ACC.DAHUA MICROFONO GENERICO CON GANANCIA</t>
         </is>
       </c>
       <c r="C1050" t="n">
-        <v>151.75</v>
+        <v>8.59</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
-          <t>PFS3005-4ET</t>
+          <t>MICROFONO</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
-          <t>SWITCH DAHUA 4 PUERTOS POE LAYER 2 NO ADM 60W</t>
+          <t>ACC.DAHUA MICROFONO GENERICO</t>
         </is>
       </c>
       <c r="C1051" t="n">
-        <v>58.16</v>
+        <v>5.16</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr">
         <is>
-          <t>CS4226-24P</t>
+          <t>DCPLUGMACHO</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
-          <t>SWITCH DAHUA 24 PUERTOS POE 2 SFP CLOUD ADM 240W</t>
+          <t>ACC.DAHUA DC PLUG MACHO PARA UTP</t>
         </is>
       </c>
       <c r="C1052" t="n">
-        <v>299.9</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
-          <t>CS4218-16P</t>
+          <t>DCPLUGHEMBRA</t>
         </is>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
-          <t>SWITCH DAHUA 16 PUERTOS POE 2 SFP CLOUD ADM 135W</t>
+          <t>ACC.DAHUA DC PLUG HEMBRA PARA UTP</t>
         </is>
       </c>
       <c r="C1053" t="n">
-        <v>252.92</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
-          <t>VTO6541H</t>
+          <t>PFA12A</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>PORTEROS DAHUA VIDEOPORTERO IP FACIAL P/EDIFICIO</t>
+          <t>ACC.DAHUA CAJA DE CONEXIONES PLAS MINIDOMO Y BULL</t>
         </is>
       </c>
       <c r="C1054" t="n">
-        <v>774.23</v>
+        <v>2.47</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
-          <t>VTO2201F-P</t>
+          <t>HDMI 3MTS</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
-          <t>PORTEROS DAHUA VIDEOPORTERO IP 2MP IK07 IP67</t>
+          <t>ACC.DAHUA CABLE HDMI CHATO 3MTS</t>
         </is>
       </c>
       <c r="C1055" t="n">
-        <v>275.88</v>
+        <v>5.45</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t>VTO2202F-P</t>
+          <t>COAXIL 18MTS</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>PORTEROS DAHUA VIDEOPORTERO IP 2MP CON IR IK07 IP67</t>
+          <t>ACC.DAHUA CABLE COAXIL VIDEO Y ALIMENTACION 18MTS</t>
         </is>
       </c>
       <c r="C1056" t="n">
-        <v>319.44</v>
+        <v>7.24</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t>VTH2421FB-P</t>
+          <t>BALUNPRESION</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>PORTEROS DAHUA PANTALLA IP TACTIL NEGRA P/PORTERO</t>
+          <t>ACC.DAHUA BALUN PASIVO DE PRESION SIMIL PFM800-4MP</t>
         </is>
       </c>
       <c r="C1057" t="n">
-        <v>192.16</v>
+        <v>2.16</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
-          <t>DHI-KTW01</t>
+          <t>PFM800-E</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
-          <t>PORTEROS DAHUA KIT WIFI VTO2211G-WP + VTH5221DW</t>
+          <t>ACC.DAHUA BALUN PASIVO DE ACOPLE 1CH HDCVI</t>
         </is>
       </c>
       <c r="C1058" t="n">
-        <v>355.52</v>
+        <v>3.12</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
-          <t>DHI-KTA03</t>
+          <t>BALUN PASIVO</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
-          <t>PORTEROS DAHUA KIT ANALOGICO VTO1000J + VTH1020J-T</t>
+          <t>ACC.DAHUA BALUN PASIVO CON BORNERA GENERICO</t>
         </is>
       </c>
       <c r="C1059" t="n">
-        <v>213.62</v>
+        <v>2.33</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t>NVR1108HS-8P</t>
+          <t>KS2-BLACK</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>NVR DAHUA GRAB.8CAN. 8POE H265+ HASTA 1HDD</t>
+          <t>SMARTWATCH KIESLECT KIESLECT CALLING WATCH KS2 LTD BLACK</t>
         </is>
       </c>
       <c r="C1060" t="n">
-        <v>230.08</v>
+        <v>33.03</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t>NVR2104HS-I2</t>
+          <t>KR2-STEEL</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>NVR DAHUA GRAB.4CAN.HASTA 12MP H265+ HASTA 1HDD</t>
+          <t>SMARTWATCH KIESLECT KIESLECT KR2 LTD DUAL-CORE STEEL</t>
         </is>
       </c>
       <c r="C1061" t="n">
-        <v>242</v>
+        <v>38.64</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t>NVR1104HS-S3</t>
+          <t>KR2-BLACK</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>NVR DAHUA GRAB.4CAN. H264 HASTA 1HDD</t>
+          <t>SMARTWATCH KIESLECT KIESLECT KR2 LTD DUAL-CORE BLACK</t>
         </is>
       </c>
       <c r="C1062" t="n">
-        <v>118.79</v>
+        <v>38.64</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>NVR1104HS-W</t>
+          <t>KRPRO-SILVER</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>NVR DAHUA GRAB.4CAN HASTA 8MP H265+ HASTA1HDD</t>
+          <t>SMARTWATCH KIESLECT KIESLECT KR PRO LTD DUAL-CORE SILVER</t>
         </is>
       </c>
       <c r="C1063" t="n">
-        <v>156.22</v>
+        <v>27.3</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>NVR5232-P-EI</t>
+          <t>KR-PRO-GRAY</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>NVR DAHUA GRAB.32CAN.16POE 32MP H265+ HASTA 2HDD</t>
+          <t>SMARTWATCH KIESLECT KIESLECT KR PRO LTD DUAL-CORE GRAY</t>
         </is>
       </c>
       <c r="C1064" t="n">
-        <v>1381.48</v>
+        <v>24.43</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t>NVR4416-4K-I</t>
+          <t>BM2300AW</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>NVR DAHUA GRAB.16CAN.16MP H265+ HASTA 4HDD</t>
+          <t>IMPRESORA PANTUM PRINT-COPY-SCAN MONO 23PPM USB+W-DB (G)</t>
         </is>
       </c>
       <c r="C1065" t="n">
-        <v>746.79</v>
+        <v>212.36</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t>ACHDW1100GPM</t>
+          <t>M6509NW</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>DAHUA MOBILE HDCVI DOMO 1MP 2,8 IP67 - PROMO</t>
+          <t>IMPRESORA PANTUM PRINT-COPY-SCAN MONO 23PPM USB+NET+W (G)</t>
         </is>
       </c>
       <c r="C1066" t="n">
-        <v>30.49</v>
+        <v>201.34</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>SD22204-GCLB</t>
+          <t>M6550NW</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA SPEED DOME PTZ 2MP 4X IP66 IK10 STAR WDR</t>
+          <t>IMPRESORA PANTUM PRINT-COPY-SCAN MONO 22PPM USB+NET+W (N)</t>
         </is>
       </c>
       <c r="C1067" t="n">
-        <v>261.36</v>
+        <v>226.51</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
-          <t>SD49225HC-LA</t>
+          <t>M6559NW</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA SPEED DOME PTZ 2MP 25X IR100IP66 SLGHT</t>
+          <t>IMPRESORA PANTUM PRINT-COPY-SCAN MONO 22PPM USB+NET+W (G)</t>
         </is>
       </c>
       <c r="C1068" t="n">
-        <v>384.08</v>
+        <v>218.65</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
-          <t>AHDW1509TPIL</t>
+          <t>BP2300W</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA DOMO 5MP 2,8 IR40 IP67 DUAL LIGHT MIC</t>
+          <t>IMPRESORA PANTUM PRINT MONO 23PPM USB+WIFI DB+BLUETOOH(G)</t>
         </is>
       </c>
       <c r="C1069" t="n">
-        <v>82.81</v>
+        <v>124.98</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
-          <t>HAC-T1A21P3</t>
+          <t>P2509W</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA DOMO 2MP 3,6 IR20 PLASTICO</t>
+          <t>IMPRESORA PANTUM PRINT MONO 22PPM USB+WIFI (G)</t>
         </is>
       </c>
       <c r="C1070" t="n">
-        <v>17.13</v>
+        <v>129.16</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
-          <t>HAC-T2A21P</t>
+          <t>P2500</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA DOMO 2MP 3,6 IR20 IP67 METAL</t>
+          <t>IMPRESORA PANTUM PRINT MONO 22PPM USB (N)</t>
         </is>
       </c>
       <c r="C1071" t="n">
-        <v>27.8</v>
+        <v>99.12</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
-          <t>AHDW1200TMQP</t>
+          <t>TN-411H</t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA DOMO 2MP 2,8 IR60 IP67 MIC METAL</t>
+          <t>ACC PANTUM KIT RECARGA TL-411H (3000PAG)</t>
         </is>
       </c>
       <c r="C1072" t="n">
-        <v>51.32</v>
+        <v>16.54</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
-          <t>AHDW1200EMA2</t>
+          <t>PB-210RB</t>
         </is>
       </c>
       <c r="B1073" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA DOMO 2MP 2,8 IR50 IP67 MIC METAL</t>
+          <t>ACC PANTUM KIT RECARGA NT-PB211(1600PAG)</t>
         </is>
       </c>
       <c r="C1073" t="n">
-        <v>52.68</v>
+        <v>12.92</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr">
         <is>
-          <t>HAC-T1A21PU2</t>
+          <t>RK-219</t>
         </is>
       </c>
       <c r="B1074" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA DOMO 2MP 2,8 IR30 PLASTICO</t>
+          <t>ACC PANTUM KIT RECARGA  PD-219 (1600PAG)</t>
         </is>
       </c>
       <c r="C1074" t="n">
-        <v>22.22</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr">
         <is>
-          <t>AHDW1209TLQ</t>
+          <t>DROP-1F-DIEL</t>
         </is>
       </c>
       <c r="B1075" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA DOMO 2MP 2,8 IP67 FULLCOLOR WDR</t>
+          <t>F.O.GLC DROP FLAT 1F SM FIG.8 C/P.DIELEC X 1000M</t>
         </is>
       </c>
       <c r="C1075" t="n">
-        <v>39.65</v>
+        <v>97.8</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr">
         <is>
-          <t>ACHDW1100RVF</t>
+          <t>DROP-1F-ACER</t>
         </is>
       </c>
       <c r="B1076" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA DOMO 1MP VF IR30 IP67 METAL  PROMO</t>
+          <t>F.O.GLC DROP FLAT 1F SM FIG.8 C/P.ACERO X 1000MT</t>
         </is>
       </c>
       <c r="C1076" t="n">
-        <v>19.28</v>
+        <v>90.2</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr">
         <is>
-          <t>AME1509THP</t>
+          <t>CE-1103</t>
         </is>
       </c>
       <c r="B1077" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA BULLET 5MP IP67 16:9 MIC ACT.DET.</t>
+          <t>CABLE GLC CABLE UTP CAT 5E EXTERIOR X 305MTS GLC</t>
         </is>
       </c>
       <c r="C1077" t="n">
-        <v>123.29</v>
+        <v>104.6</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr">
         <is>
-          <t>AHFW1509TLIL</t>
+          <t>CE-4008</t>
         </is>
       </c>
       <c r="B1078" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA BULLET 5MP 2,8 IR40IP67 DUAL LIGHT MIC</t>
+          <t>ACC.GLC ROSETA 2 PORTS C/TAPA GLC</t>
         </is>
       </c>
       <c r="C1078" t="n">
-        <v>84.52</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr">
         <is>
-          <t>ACHFW1500CMP</t>
+          <t>NT2001C6BLIN</t>
         </is>
       </c>
       <c r="B1079" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA BULLET 5MP 2,8 IR40 IP67 16:9 DWDR METAL</t>
+          <t>ACC.GLC PLUG RJ 45 CAT 6 FTP GLC</t>
         </is>
       </c>
       <c r="C1079" t="n">
-        <v>39.98</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" t="inlineStr">
         <is>
-          <t>ACHFW1500CP</t>
+          <t>CE-4025</t>
         </is>
       </c>
       <c r="B1080" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA BULLET 5MP 2,8 IR30 IP67 DWDR</t>
+          <t>ACC.GLC PATCH PANNEL 24PORTS CAT 5E P/ KRONE/110</t>
         </is>
       </c>
       <c r="C1080" t="n">
-        <v>51.4</v>
+        <v>28.51</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" t="inlineStr">
         <is>
-          <t>HAC-B2A51P</t>
+          <t>CE-4618</t>
         </is>
       </c>
       <c r="B1081" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA BULLET 5MP 2,8 IR20 IP67 METAL</t>
+          <t>ACC.GLC PATCH CORD UTP CAT.5E 2.40M GLC</t>
         </is>
       </c>
       <c r="C1081" t="n">
-        <v>46.49</v>
+        <v>2.03</v>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" t="inlineStr">
         <is>
-          <t>HAC-B4A21PVF</t>
+          <t>CE-4616</t>
         </is>
       </c>
       <c r="B1082" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA BULLET 2MP VF IR30 IP67 DWDR METAL</t>
+          <t>ACC.GLC PATCH CORD UTP CAT.5E 1.20M GLC</t>
         </is>
       </c>
       <c r="C1082" t="n">
-        <v>67.73</v>
+        <v>1.68</v>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" t="inlineStr">
         <is>
-          <t>ACHFW1239TUP</t>
+          <t>4009</t>
         </is>
       </c>
       <c r="B1083" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA BULLET 2MP VF IP67 FULLCOLOR WDR MIC</t>
+          <t>ACC.GLC JACK RJ45 CAT6 GLC</t>
         </is>
       </c>
       <c r="C1083" t="n">
-        <v>135.64</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" t="inlineStr">
         <is>
-          <t>ACHFW1200DP</t>
+          <t>CE-4002</t>
         </is>
       </c>
       <c r="B1084" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA BULLET 2MP 3,6 IR80 IP67 DWDR METAL</t>
+          <t>ACC.GLC JACK RJ45 CAT5 110 IDC,A/B, BLANCO GLC</t>
         </is>
       </c>
       <c r="C1084" t="n">
-        <v>33.55</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" t="inlineStr">
         <is>
-          <t>HAC-B1A21P</t>
+          <t>CE-4018</t>
         </is>
       </c>
       <c r="B1085" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA BULLET 2MP 3,6 IR20 IP67 PLASTICO</t>
+          <t>ACC.GLC FACE PLATE 4 PORT GLC</t>
         </is>
       </c>
       <c r="C1085" t="n">
-        <v>24.39</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" t="inlineStr">
         <is>
-          <t>HAC-B2A21P</t>
+          <t>BANFO-SC-48P</t>
         </is>
       </c>
       <c r="B1086" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA BULLET 2MP 3,6 IR20 IP67 METAL</t>
+          <t>ACC. F.O.GLC BANDEJA FO C/ADAPT Y PIGTAIL SC-APC X 48</t>
         </is>
       </c>
       <c r="C1086" t="n">
-        <v>21.42</v>
+        <v>164.08</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" t="inlineStr">
         <is>
-          <t>HAC-B1A21PU2</t>
+          <t>AC650-256AP</t>
         </is>
       </c>
       <c r="B1087" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA BULLET 2MP 2,8 IR30 IP67 PLASTICO</t>
+          <t>HUAWEI EBG WAC ROUTER-WIFI AC650 265AP</t>
         </is>
       </c>
       <c r="C1087" t="n">
-        <v>24.39</v>
+        <v>738.39</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr">
         <is>
-          <t>AHFW1200CMI2</t>
+          <t>S220-24T4X</t>
         </is>
       </c>
       <c r="B1088" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA BULLET 2MP 2,8 IR20 IP67 SDL MIC</t>
+          <t>SWITCH HUAWEI EBG 24P GE L2+ 4SFP+</t>
         </is>
       </c>
       <c r="C1088" t="n">
-        <v>41.41</v>
+        <v>248.8</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr">
         <is>
-          <t>HAC-B2A21P2</t>
+          <t>S110-8P2ST</t>
         </is>
       </c>
       <c r="B1089" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA BULLET 2MP 2,8 IR20 IP67 METAL</t>
+          <t>SWITCH HUAWEI EBG 8P GB POE+(124W) 1SFP+ GE 170 A 264 V</t>
         </is>
       </c>
       <c r="C1089" t="n">
-        <v>27.1</v>
+        <v>138.24</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr">
         <is>
-          <t>AHFW1239TMIL</t>
+          <t>S110-8T2ST</t>
         </is>
       </c>
       <c r="B1090" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA BULLET 2MP 2,8 IP67 IR40 DUAL LIGHT MIC</t>
+          <t>SWITCH HUAWEI EBG 8P GB  1SFP+ GE</t>
         </is>
       </c>
       <c r="C1090" t="n">
-        <v>64.25</v>
+        <v>51.14</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr">
         <is>
-          <t>ACHFW1239TLM</t>
+          <t>S220-48P4X</t>
         </is>
       </c>
       <c r="B1091" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA BULLET 2MP 2,8 IP67 FULLCOLOR MIC</t>
+          <t>SWITCH HUAWEI EBG 48P GB POE+ (380W) 4SFP+ 10GE LAYER 2</t>
         </is>
       </c>
       <c r="C1091" t="n">
-        <v>62.82</v>
+        <v>654.3099999999999</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr">
         <is>
-          <t>AHFW1239TLIL</t>
+          <t>S220-48P4S</t>
         </is>
       </c>
       <c r="B1092" t="inlineStr">
         <is>
-          <t>HDCVI DAHUA BULLET 2MP 2,8 IP67 DUAL LIGHT MIC</t>
+          <t>SWITCH HUAWEI EBG 48P GB POE+ (380W)  4SFP GE LAYER 2</t>
         </is>
       </c>
       <c r="C1092" t="n">
-        <v>61.4</v>
+        <v>642.54</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr">
         <is>
-          <t>XVR1B08-I</t>
+          <t>S220-48T4X</t>
         </is>
       </c>
       <c r="B1093" t="inlineStr">
         <is>
-          <t>DVR DAHUA GRAB.8CAN. 1MP 1HDD WIZSENSE</t>
+          <t>SWITCH HUAWEI EBG 48P GB  4SFP+ 10GE LAYER 2</t>
         </is>
       </c>
       <c r="C1093" t="n">
-        <v>93.59999999999999</v>
+        <v>387.73</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr">
         <is>
-          <t>DH-H5B</t>
+          <t>S220-48T4S</t>
         </is>
       </c>
       <c r="B1094" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA WIFI6 IN PTZ 5MP MIC SD</t>
+          <t>SWITCH HUAWEI EBG 48P GB  4SFP GE LAYER 2</t>
         </is>
       </c>
       <c r="C1094" t="n">
-        <v>44.26</v>
+        <v>361.25</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr">
         <is>
-          <t>DH-H3B</t>
+          <t>S310-24T4S</t>
         </is>
       </c>
       <c r="B1095" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA WIFI6 IN PTZ 3MP MIC SD</t>
+          <t>SWITCH HUAWEI EBG 24P GE 4SFP LAYER 2+3</t>
         </is>
       </c>
       <c r="C1095" t="n">
-        <v>37.12</v>
+        <v>273.16</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr">
         <is>
-          <t>DH-H5A</t>
+          <t>S110-24LP2SR</t>
         </is>
       </c>
       <c r="B1096" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA WIFI IN PTZ 5MP MIC SD PLASTIC</t>
+          <t>SWITCH HUAWEI EBG 24P GB POE+(124W) 2SFP+ GE</t>
         </is>
       </c>
       <c r="C1096" t="n">
-        <v>45.51</v>
+        <v>287.57</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr">
         <is>
-          <t>DH-H3A</t>
+          <t>S220-24P4X</t>
         </is>
       </c>
       <c r="B1097" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA WIFI IN PTZ 3MP IP66 MIC SD</t>
+          <t>SWITCH HUAWEI EBG 24P GB POE+ (400W) 4SFP+ 10GE LAYER 2</t>
         </is>
       </c>
       <c r="C1097" t="n">
-        <v>26.42</v>
+        <v>424.92</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" t="inlineStr">
         <is>
-          <t>DH-C5A</t>
+          <t>S310-24T4X</t>
         </is>
       </c>
       <c r="B1098" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA WIFI IN 5MP 2,8 MIC SD Plas</t>
+          <t>SWITCH HUAWEI EBG 24P GB 4SFP+ 10GE LAYER 3</t>
         </is>
       </c>
       <c r="C1098" t="n">
-        <v>47.91</v>
+        <v>312.28</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" t="inlineStr">
         <is>
-          <t>DH-C3A</t>
+          <t>S110-24T2SR</t>
         </is>
       </c>
       <c r="B1099" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA WIFI IN 3MP 2,8 MIC SD PLAS</t>
+          <t>SWITCH HUAWEI EBG 24P GB  2SFP+ GE</t>
         </is>
       </c>
       <c r="C1099" t="n">
-        <v>29.7</v>
+        <v>129.26</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" t="inlineStr">
         <is>
-          <t>SD22204DB-GN</t>
+          <t>S110-16LP2SR</t>
         </is>
       </c>
       <c r="B1100" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA SPEED DOME PTZ 2MP4X IP66 IK10 IVS SD</t>
+          <t>SWITCH HUAWEI EBG 16P GB POE+(124W) 2SFP+ GE</t>
         </is>
       </c>
       <c r="C1100" t="n">
-        <v>178.48</v>
+        <v>207.12</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr">
         <is>
-          <t>SD22204DB-GW</t>
+          <t>S380-S8P2T</t>
         </is>
       </c>
       <c r="B1101" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA SPEED DOME PTZ 2MP 4X IP66 IK10 WIFI SD</t>
+          <t>HUAWEI EBG MULTI-SERVICE GATEWAY S380-S8P2T POE+124</t>
         </is>
       </c>
       <c r="C1101" t="n">
-        <v>238.5</v>
+        <v>260.11</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr">
         <is>
-          <t>SD2A500HB-GN</t>
+          <t>S380-L4P1T</t>
         </is>
       </c>
       <c r="B1102" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA SPEED DOME PT 5MP 2.8 IP66 DL MIC SD</t>
+          <t>HUAWEI EBG MULTI-SERVICE GATEWAY S380-L4P1T POE+50W</t>
         </is>
       </c>
       <c r="C1102" t="n">
-        <v>131.36</v>
+        <v>169.63</v>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr">
         <is>
-          <t>TPC-DF1241</t>
+          <t>S380-H8T3ST</t>
         </is>
       </c>
       <c r="B1103" t="inlineStr">
         <is>
-          <t>CAM.IP IN DAHUA EYEBALL 4MP IP67 LIGHT &amp;amp; AUDIO ALRM HYB</t>
+          <t>HUAWEI EBG MULTI-SERVICE GATEWAY S380-H8T3ST</t>
         </is>
       </c>
       <c r="C1103" t="n">
-        <v>559.02</v>
+        <v>279.49</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr">
         <is>
-          <t>IPHDW1431T1Z</t>
+          <t>S380-S8T2T</t>
         </is>
       </c>
       <c r="B1104" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA DOMO 4MP VF MOTORIZADO IR50 IP67 SD H265</t>
+          <t>HUAWEI EBG MULTI SERVICE GATEWAY S380-S8T2T</t>
         </is>
       </c>
       <c r="C1104" t="n">
-        <v>176.59</v>
+        <v>159.95</v>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr">
         <is>
-          <t>IPHDBW5442RA</t>
+          <t>S380-L4T1T</t>
         </is>
       </c>
       <c r="B1105" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA DOMO 4MP VF IR60 IP67 IK10 SMD SD</t>
+          <t>HUAWEI EBG MULTI SERVICE GATEWAY S380-L4T1T</t>
         </is>
       </c>
       <c r="C1105" t="n">
-        <v>331.56</v>
+        <v>114.71</v>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr">
         <is>
-          <t>IPHDPW1431RZ</t>
+          <t>EG8041V5</t>
         </is>
       </c>
       <c r="B1106" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA DOMO 4MP VF IR40 IP67 SD H265 WDR</t>
+          <t>GPON HUAWEI EBG ONU WIFI5 DUALBAND 4ETH 7DBI 2ANT</t>
         </is>
       </c>
       <c r="C1106" t="n">
-        <v>124.22</v>
+        <v>37</v>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr">
         <is>
-          <t>IPHDBW1430DE</t>
+          <t>EG8021V5</t>
         </is>
       </c>
       <c r="B1107" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA DOMO 4MP 2,8 WIFI IR30 IP67 IK10 SD</t>
+          <t>GPON HUAWEI EBG ONU WIFI5 DUALBAND 2ETH 5DBI 2ANT</t>
         </is>
       </c>
       <c r="C1107" t="n">
-        <v>101.64</v>
+        <v>34.34</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
-          <t>IPHDW3441TPZ</t>
+          <t>AP761</t>
         </is>
       </c>
       <c r="B1108" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA DOMO 4MP 2,8 IR40 IP67 SD WDR</t>
+          <t>AP OUT.HUAWEI EBG AP761 WIFI 6 OUTDOOR AP LONGDISTANCE S/F</t>
         </is>
       </c>
       <c r="C1108" t="n">
-        <v>198.46</v>
+        <v>268.85</v>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
-          <t>IPHDBW1230DE</t>
+          <t>AP362</t>
         </is>
       </c>
       <c r="B1109" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA DOMO 2MP 2,8 WIFI IR30 IP67 IK10 SD</t>
+          <t>AP IN.HUAWEI EBG ACCESS POINT (AP362) WIFI6 12V/PoE</t>
         </is>
       </c>
       <c r="C1109" t="n">
-        <v>82.09999999999999</v>
+        <v>130.94</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr">
         <is>
-          <t>IPHDBW3241EP</t>
+          <t>AP361</t>
         </is>
       </c>
       <c r="B1110" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA DOMO 2MP 2,8 IR50 IP67 IK10 SD WDR</t>
+          <t>AP IN.HUAWEI EBG ACCESS POINT (AP361) WIFI6 PoE</t>
         </is>
       </c>
       <c r="C1110" t="n">
-        <v>188.63</v>
+        <v>85.52</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr">
         <is>
-          <t>IPHDPW1230R1</t>
+          <t>AP263</t>
         </is>
       </c>
       <c r="B1111" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA DOMO 2MP 2,8 IR30 IP67 H265+ DWDR</t>
+          <t>AP IN.HUAWEI EBG ACCESS POINT (AP263) WIFI6 12V/PoE</t>
         </is>
       </c>
       <c r="C1111" t="n">
-        <v>54.26</v>
+        <v>149.37</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr">
         <is>
-          <t>IPHDW1239T1P</t>
+          <t>SPEEDFACEV3L</t>
         </is>
       </c>
       <c r="B1112" t="inlineStr">
         <is>
-          <t>CAM.IP DAHUA DOMO 2MP 2,8 IP67 FULLCOLOR DWDR</t>
+          <t>C.ACCESO ZKTECO FACIAL VL QR RFID S/F</t>
         </is>
       </c>
       <c r="C1112" t="n">
-        <v>74.25</v>
-[...1394 lines deleted...]
-        <v>274.9</v>
+        <v>224.51</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>